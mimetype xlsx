--- v0 (2026-01-12)
+++ v1 (2026-04-05)
@@ -54,6228 +54,6228 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nino da Gaiola</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/168/001_indicacao_001_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/168/001_indicacao_001_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que providenciado o calçamento da Rua Conselheiro Joaquim Alves de Lima, conhecida como Rua da Batatinha, Bairro Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/169/002_indicacao_002_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/169/002_indicacao_002_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Trav. Conselheiro Joaquim Alves de Lima, neste Município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/170/003_indicacao_003_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/170/003_indicacao_003_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Rua Manoel Nascimento de Oliveira, (Serra Verde) Bairro Salgadão, neste Município.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Régis</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/171/004_indicacao_004_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/171/004_indicacao_004_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a construção de uma Praça próximo a Igreja Sagrado Coração de Jesus, neste Município.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/172/005_indicacao_005_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/172/005_indicacao_005_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a cobertura do canal da Rua Almirante Barroso conhecida por Sete Casas, neste Município.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Tonho da Rodoviária</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/173/006_indicacao_006_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/173/006_indicacao_006_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a Reforma da Praça Vila São Severino, neste Município.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/174/007_indicacao_007_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/174/007_indicacao_007_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada uma antena de operadora celular para a Vila São Severino, neste Município.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Bruno Sales</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/175/008_indicacao_008_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/175/008_indicacao_008_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Rua Dois Irmãos no Bairro Nossa Senhora das Graças, neste Município.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Gil Dantas</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/176/009_indicacao_009_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/176/009_indicacao_009_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Rua_x000D_
 Vereador Paulino de Farias, Distrito de Uruçu-Mirim, neste_x000D_
 Município.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/177/010_indicacao_010_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/177/010_indicacao_010_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Rua Cícero Trajano de Arruda, Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Tadeuzinho</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/178/011_indicacao_011_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/178/011_indicacao_011_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado 02 (dois) vestuários para os jogadores que frequentam o Campo do Salgadão, neste Município.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/179/012_indicacao_012_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/179/012_indicacao_012_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado um local, já construído, para abrigar temporariamente os animais (felinos) que se encontram na linha férrea (estação do artesão) para tratamento dos doentes, castração e adoção dos animais sadios, neste Município.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Nenê de Uruçu</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/180/013_indicacao_013_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/180/013_indicacao_013_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o asfalto na Rua Cicero Trajano de Arruda no Distrito de Uruçu- Mirim, neste Município</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/181/014_indicacao_014_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/181/014_indicacao_014_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o melhoramento e tratamento no Sistema de Abastecimento da Água no Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Léo do Ar</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/182/015_indicacao_015_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/182/015_indicacao_015_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/183/016_indicacao_016_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/183/016_indicacao_016_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a colocação de banheiros públicos para servirem à população que frequenta a Praça de alimentação, em frente à Escola Devaldo Borges, neste município.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/184/017_indicacao_017_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/184/017_indicacao_017_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a capinação das laterais da PE 087 Gravatá até Mandacaru, dando continuidade até o Distrito de Uruçu- Mirim, neste município.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/185/018_indicacao_018_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/185/018_indicacao_018_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a colocação de piçarros nos sítios Caranguejo, Local Palmeiras e Boa Sorte, neste município.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Zé da Saúde</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/186/019_indicacao_019_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/186/019_indicacao_019_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado, com URGÊNCIA, um agente de saúde para o Distrito de Avenças, neste município.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/187/020_indicacao_020_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/187/020_indicacao_020_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado um calçamento entorno do cemitério São Sebastião em Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Cabritinha</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/188/021_indicacao_021_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/188/021_indicacao_021_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado à aquisição de medicamentos insumos, compras de forma emergencial para Secretaria de Saúde, assim como computadores para todas Secretarias, afim de evitar alto custo com locação desses equipamentos, para que seja assegurada funcionalidade dos serviços essenciais à população gravataense.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/189/022_indicacao_022_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/189/022_indicacao_022_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe, solicitando a recuperação da linha férrea, juntamente com a ativação do trem Maria Fumaça que liga o Centro de Gravatá ao Distrito de Russinha, neste município.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/190/023_indicacao_023_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/190/023_indicacao_023_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Rua Sertânia, Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/191/024_indicacao_024_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/191/024_indicacao_024_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a construção de uma Creche no Distrito de São Severino de Gravatá, neste Município</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/192/025_indicacao_025_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/192/025_indicacao_025_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado um aparelho de ultrassonografia no Hospital Dr. Paulo da Veiga Pessoa, neste Município.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/193/026_indicacao_026_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/193/026_indicacao_026_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a contratação de um médico ortopedista para o Hospital Dr. Paulo da Veiga Pessoa, neste Município.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Leandro do Transporte Alternativo</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/194/027_indicacao_027_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/194/027_indicacao_027_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a reforma e adequação da Escola José Pereira de Lucena, no Distrito de Avenças, para atender a Comunidade como Centro Social, de Eventos e Reuniões, pois, a Escola está sendo subutilizada como um Bar e não atende ao propósito social e educacional que motivou a sua Criação, neste Município.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/195/028_indicacao_028_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/195/028_indicacao_028_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o pagamento do Transporte Universitário dos Estudantes Gravataenses, neste município.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/196/029_indicacao_029_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/196/029_indicacao_029_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a instalação de um CENTRO DE IMAGEM, para atender gratuitamente à população, principalmente os mais carentes que não tem condições de pagar particular e sofrem com a carência desse serviço, neste Município.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Nego Suíno</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/197/030_indicacao_030_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/197/030_indicacao_030_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a instalação de uma CLÍNICA DA MULHER, neste Município.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/198/031_indicacao_031_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/198/031_indicacao_031_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado a ampliação da Ponte que fica ao lado da Fazenda do Borba, neste Município</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/199/032_indicacao_032_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/199/032_indicacao_032_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado A CONSTRUÇÃO DE UMA COBERTURA PARA OS MOTO TÁXI, na Praça Aarão Lins de_x000D_
 Andrade, neste Município.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/200/033_indicacao_033_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/200/033_indicacao_033_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado A CONSTRUÇÃO DE UMA ESCADARIA, no Bairro Alpes Suíço, conhecido popularmente como Paquistão, neste Município</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/201/034_indicacao_034_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/201/034_indicacao_034_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Rua Joaquim Dias, Bairro Santa Luzia, conhecido como “Princesa de Gales”, neste Município.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/202/035_indicacao_035_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/202/035_indicacao_035_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a revitalização da Praça do Alto do Cruzeiro, ponto turístico da cidade de Gravatá/PE, neste Município.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/203/036_indicacao_036_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/203/036_indicacao_036_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada uma ambulância para Vila São Severino, no Distrito de Gravatá/PE, neste Município.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/204/037_indicacao_037_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/204/037_indicacao_037_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a realização, com urgência, da restauração da ponte da Serra do Boi.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/205/038_indicacao_038_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/205/038_indicacao_038_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja dado conhecimento ao Deputado Federal SEBBASTIÃO OLIVEIRA, e ao Prefeito, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a revitalização da escadaria do Cruzeiro.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/</t>
+    <t>http://sapl.gravata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento ou asfalto da Rua do Cruzeiro, Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/207/040_indicacao_040_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/207/040_indicacao_040_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja construída uma Creche no Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/208/041_indicacao_041_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/208/041_indicacao_041_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a construção de uma cobertura para os MOTOTÁXIS, situado na Rua 15 de novembro Bairro Nossa Senhora das Graças (de frente a funerária Batista), neste Município.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/209/042_indicacao_042_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/209/042_indicacao_042_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Avenida Brasil, Bairro Alpes Suíço, conhecido popularmente como_x000D_
 Paquistão, neste Município</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/210/043_indicacao_043_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/210/043_indicacao_043_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que a Prefeitura, através da Secretaria Municipal de Saúde, adquira câmara fria, visando a chegada das vacinas contra o COVID-19, neste município.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/211/044_indicacao_044_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/211/044_indicacao_044_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a entrega de seringas para a Campanha de vacinação contra o COVID-19, neste município.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/212/045_indicacao_045_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/212/045_indicacao_045_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado fardamento para Guarda Municipal de Gravatá, neste município.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/213/046_indicacao_047_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/213/046_indicacao_047_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a reforma da ponte de 3 vendas, próximo a empresa Natural da Vaca, para atender a população da área rural, que depende dessa ponte para se locomover até a área urbana do Município, que se encontra em mau estado de conservação.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/214/046_indicacao_048_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/214/046_indicacao_048_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a pavimentação da estrada da Serra do Boi, que dá acesso ao Sítio Limeira e região, com calçamento ou revestimento em asfalto, o que foi indicado pela engenharia para que seja solução permanente na qualidade de tráfico da via que é muito importante para o desenvolvimento da região.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/215/048_indicacao_049_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/215/048_indicacao_049_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o asfalto do Pátio da feira livre, Centro, neste Município.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/216/049_indicacao_050_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/216/049_indicacao_050_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Rua Santana, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/217/050_indicacao_051_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/217/050_indicacao_051_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Trav. José Gomes da Rosa, Bairro Prado, neste Município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/218/051_indicacao_052_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/218/051_indicacao_052_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado Projeto de Lei criando o “Conselho Municipal dos Direitos da Mulher”, neste Município.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/219/052_indicacao_053_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/219/052_indicacao_053_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSEUTO GOMES DA SILVA, solicitando que, junto à Secretaria da Mulher, seja providenciado Projeto de Lei criando a Ouvidoria da Mulher, neste Município.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/220/053_indicacao_054_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/220/053_indicacao_054_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a limpeza do Rio Ipojuca, com retirada das baronesas, neste Município.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/221/054_indicacao_055_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/221/054_indicacao_055_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Governador do Estado de Pernambuco, PAULO HENRIQUE SARAIVA CÂMARA, solicitando que, através da COMPESA, seja providenciada, EM CARÁTER DE URGÊNCIA, agilidade na construção da adutora do Amaraji, que ligará a barragem do Amaraji à Estação de Tratamento de Água - ETA de Gravatá, neste Município.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/222/055_indicacao_056_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/222/055_indicacao_056_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Rua do cemitério do Distrito de Mandacaru.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício a Sra MANUELA MARINHO, Presidente da Compesa, e ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, o abastecimento através da barragem de Jucazinho.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/224/057_indicacao_058_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/224/057_indicacao_058_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento ou asfalto da Rua Salgueiro, Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/225/058_indicacao_059_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/225/058_indicacao_059_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a construção de uma CRECHE, no Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado a doação de 220 cestas básicas as famílias que estão cadastradas no movimento dos trabalhadores sem teto no município de Gravatá/PE.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/227/060_indicacao_061_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/227/060_indicacao_061_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao llm°. Secretário de Desenvolvimento Agrário, Sr. Dilson Peixoto, e dado conhecimento ao Exm° Sr. Prefeito, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a distribuição de sementes e aração de terras para os agricultores, neste Município.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/228/061_indicacao_062_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/228/061_indicacao_062_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua Santa Mônica, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/229/062_indicacao_063_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/229/062_indicacao_063_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento da Trav. Padre Augusto Soares, Rua onde fica localizada a Escola Irmã Judite Ferreira Leite, neste Município</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/230/063_indicacao_064_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/230/063_indicacao_064_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que setor competente, seja providenciado o asfalto para Av. Brasil, Loteamento Alpes Suíço, neste Município.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/231/064_indicacao_065_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/231/064_indicacao_065_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o asfalto ou calçamento para Rua Auditor Jurandir Medeiros (Rua do Posto Área Verde), Bairro Área Verde, neste Município.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/232/065_indicacao_066_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/232/065_indicacao_066_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto à Secretaria de Agricultura do município e do Estado que seja providenciado a aquisição de sementes de milho, feijão e algodão para atender a necessidade do plantio dos agricultores da forma Rural, neste Município.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/233/066_indicacao_067_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/233/066_indicacao_067_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto à Secretaria de Agricultura do município, providenciado tratores para arar as terras dos pequenos agricultores, neste Município.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/234/067_indicacao_068_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/234/067_indicacao_068_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o asfalto da Av. Luiz José Mendes Gonçalves, Bairro Prado, neste Município.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/235/068_indicacao_069_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/235/068_indicacao_069_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a abertura da Rua da Paz com a Rua Hilda Gonzales, Bairro Alto da Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/236/069_indicacao_070_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/236/069_indicacao_070_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a ativação do Posto dos Correios, no Distrito de Uruçu- Mirim, neste Município.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/237/070_indicacao_071_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/237/070_indicacao_071_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a instalação de uma câmera de monitoramento no ponto de abandono de gatos próximo a estação do artesão (linha férrea), neste Município.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/238/071_indicacao_072_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/238/071_indicacao_072_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado A CONSTRUÇÃO DE UMA COBERTURA PARA OS MOTO-TÁXI, em frente a Escola Amenaíde, na Av. Joaquim Didier, (em frente a antiga toca do Esaú) neste Município.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/239/072_indicacao_073_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/239/072_indicacao_073_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que solicita que seja realizado no Município mutirão de castração de cães e gatos.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/240/073_indicacao_074_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/240/073_indicacao_074_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, e ao Secretário de Saúde, Dr. José Edson de Souza, solicitando a retomada das obras da Unidade de Pronto-atendimento (UPA) de Gravatá.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/241/074_indicacao_075_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/241/074_indicacao_075_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a aquisição de área para ampliação do Cemitério São Sebastião em Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/242/075_indicacao_076_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/242/075_indicacao_076_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a reativação do Posto dos Correios no Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/243/076_indicacao_077_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/243/076_indicacao_077_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a reativação do Posto Policial no Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/244/077_indicacao_078_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/244/077_indicacao_078_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada uma ambulância para o Distrito de Avenças, neste Município.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/245/078_indicacao_079_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/245/078_indicacao_079_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado um Posto de Saúde para o loteamento Porta Florada, neste Município.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Adeildo do Abacaxi</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/246/079_indicacao_080_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/246/079_indicacao_080_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua Alto da Estação no Distrito de Russinhas, neste Município.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/247/080_indicacao_081_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/247/080_indicacao_081_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a reabertura dos Correios no Distrito de Russinhas, neste Município.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/248/081_indicacao_082_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/248/081_indicacao_082_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada, com URGÊNCIA, 1 (uma) entrada na BR 232, nas imediações próximo ao Rio do Peixe e Posto do gás, no sentido de Gravatá a Caruaru, dando acesso ao Bairro Salgadão e Loteamento Santana, neste Município.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/249/082_indicacao_083_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/249/082_indicacao_083_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciado o calçamento do beco que fica ao lado do Armazém de Construção “Caroatá” que dá acesso as seguintes Ruas: Santa Inês, Manoel Honorato Rios, João Ferreira da Silva e Trav. José Gomes da Silva, neste Município.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/250/083_indicacao_084_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/250/083_indicacao_084_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o título de posse da Comunidade do Loteamento Nossa Senhora Santana, neste Município.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/251/084_indicacao_085_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/251/084_indicacao_085_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, sejam providenciadas melhorias nas estradas do Sítio Caruá, neste Município.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado um semáforo no cruzamento da Av. Dantas Barreto, Bairro Prado, neste Município.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/253/086_indicacao_087_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/253/086_indicacao_087_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a melhoria da iluminação pública, através da troca das lâmpadas por lâmpadas de Led na Rua São Miguel, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/254/087_indicacao_088_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/254/087_indicacao_088_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada, em caráter de URGÊNCIA, a manutenção da estrada que dá acesso a Comunidade Lagoa do Fernando e demais como Sítio Esquerdo, Sítio Tanques e Sítio Valentim, com a colocação de piçarro na via rural, neste município.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/255/088_indicacao_089_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/255/088_indicacao_089_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a instalação de lâmpadas Led na Rua principal do Comércio, no Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/256/089_indicacao_090_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/256/089_indicacao_090_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada colocação de piçarros no Sítio Riachão do Caranguejo, neste Município.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/257/090_indicacao_091_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/257/090_indicacao_091_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado, com URGÊNCIA, um Pediatra para atender no Posto 1, neste Município.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/258/091_indicacao_092_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/258/091_indicacao_092_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a construção de uma Praça do Pátio da Caixa D'água, neste município.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/259/092_indicacao_093_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/259/092_indicacao_093_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a aquisição do Posto de Atendimento Veterinário do Município.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/260/093_indicacao_094_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/260/093_indicacao_094_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a reforma do cemitério no Distrito de São Severino, neste Município.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/261/094_indicacao_095_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/261/094_indicacao_095_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a construção de uma quadra_x000D_
 poliesportiva, no Distrito de São Severino, neste Município.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/262/095_indicacao_096_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/262/095_indicacao_096_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a pavimentação da Rua Salgueiro, Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/263/096_indicacao_097_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/263/096_indicacao_097_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua Francisco Galdino Chaves, no Distrito de Russinha, neste Município.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/264/097_indicacao_098_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/264/097_indicacao_098_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua da Palma, no Distrito de Russinhas, neste Município.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/265/098_indicacao_099_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/265/098_indicacao_099_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que  junto ao setor competente, seja providenciada a continuidade da abertura da Rua do Padro, para sair em baixo da Perimetral, neste Município.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/266/099_indicacao_100_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/266/099_indicacao_100_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado um Posto dos Correios no Distrito de Avenças, neste Município.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/267/100_indicacao_101_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/267/100_indicacao_101_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua Raul Bezerra e Silva, Loteamento Jardim Petrópolis, neste Município, com urgência.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/268/101_indicacao_102_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/268/101_indicacao_102_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a instalação de Wi-fi no Mercado Público Gustavo Borba (Mercado de Farinha), neste Município.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/269/102_indicacao_103_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/269/102_indicacao_103_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua Olímpio Tavares de Souza, no Bairro Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Léo Giestosa</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/270/103_indicacao_104_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/270/103_indicacao_104_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua Amélia Gino Barros, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/271/104_indicacao_105_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/271/104_indicacao_105_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua João Vieira de Melo, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/272/105_indicacao_106_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/272/105_indicacao_106_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a instalação de internet banda larga, com acesso Wi-fi gratuito no Hospital Doutor Paulo da Veiga Pessoa, neste Município, para que os pacientes e acompanhantes tenham acesso à internet e realize contato com os familiares.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/273/106_indicacao_107_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/273/106_indicacao_107_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, através da Secretaria de Turismo, Cultura, Esporte e Lazer, e da Secretaria de Infraestrutura, mobilidade e controle urbano, seja implantada uma ciclovia, aos domingos e feriados, utilizando umas das faixas de mão dupla, com sinalização, dando largada ao percurso do Posto Petur, Av. 15 de novembro, Av. Agamenon Magalhães, seguindo pelo centro, Rua Cleto Campeio, ao fim da estação do Artesão, para que ciclistas e corredores realizem suas atividades esportivas em segurança, neste Município.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/274/107_indicacao_108_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/274/107_indicacao_108_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao Governo do Estado de Pernambuco, seja providenciada a recuperação (conserto) da passarela, sob a BR 232, próximo à Rua do Norte, Bairro Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/275/108_indicacao_109_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/275/108_indicacao_109_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a construção de uma ponte, no Riacho Caranguejo, próximo ao Sítio do Sr. José de Moura, neste Município.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/276/109_indicacao_110_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/276/109_indicacao_110_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada à garantia para compra de aquisições de produtos da agricultura familiar local, neste Município.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/277/110_indicacao_111_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/277/110_indicacao_111_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a pavimentação da Rua Alcides Felisberto da Silva, Bairro Santo Antônio, neste Município.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/278/111_indicacao_112_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/278/111_indicacao_112_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a pavimentação da Rua Edite Gomes de Araújo, ponto de referência em frente ao Bar da Salada, neste Município.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/279/112_indicacao_113_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/279/112_indicacao_113_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a construção de uma maternidade, neste Município.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/280/113_indicacao_114_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/280/113_indicacao_114_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a construção de uma Escola no Loteamento Cruzeiro, por trás do cemitério, do Santo Amaro, neste Município.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/281/114_indicacao_115_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/281/114_indicacao_115_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a construção de calçamento na Rua Frei Caneca, Bairro Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Prequé</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/282/115_indicacao_116_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/282/115_indicacao_116_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja enviado um apelo ao Exm° Sr. JOSELITO GOMES DA SILVA, Prefeito constitucional do Município de Gravatá, ao llm°. Sr. RICARDO MALTA, Secretário de Infraestrutura, Mobilidade e Controle Urbano, no sentido de viabilizarem a abertura da Rua da Paz, para interligação com a Rua Hilda Gonzales, no Bairro Boa Vista, nesta cidade.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/283/116_indicacao_117_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/283/116_indicacao_117_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada, MELHORIAS DE CALÇAMENTO na Rua AVENIDA CECÍLIA MEIRELES, conhecida como Avenida Clara, NO BAIRRO SUIÇA BRASILEIRA, conhecido popularmente Salgadão, cidade de Gravatá/PE.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/284/117_indicacao_118_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/284/117_indicacao_118_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao Governo do Estado de Pernambuco, seja providenciada a implantação do Programa Mãe Coruja, no município de Gravatá.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/285/118_indicacao_119_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/285/118_indicacao_119_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a pavimentação da Rua Ibimirim, Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/286/119_indicacao_120_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/286/119_indicacao_120_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a pavimentação da Rua Ouricuri, Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/287/120_indicacao_121_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/287/120_indicacao_121_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que a Prefeitura que, através da Secretaria Estadual de Saúde, seja providenciada a entrega de seringas para a Campanha de vacinação contra o COVID-19, neste município.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/288/121_indicacao_123_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/288/121_indicacao_123_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a reabertura da Escola Monsenhor Eugênio Vila Nova, que fica situada em Várzea Grande, próxima a Zé Mário da Vaquejada, neste Município.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/289/122_indicacao_124_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/289/122_indicacao_124_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada passar a máquina e pissarrar a estrada que dá acesso ao Distrito de Avenças, neste Município.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/290/122_indicacao_125_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/290/122_indicacao_125_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Ministro Gilson Machado Neto, ao conhecimento do Deputado Federal, Sebastião Oliveira e ao Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando, que junto ao setor competente, a reforma (revitalização) da Rua Duarte Coelho neste município.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/291/123_indicacao_126_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/291/123_indicacao_126_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, e ao Secretário de Desenvolvimento Económico, SR. JOÃO PAULO DE LEMOS, solicitando que, junto ao setor competente, seja providenciada a instalação de Wi-fi na feira livre, neste Município.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/292/123_indicacao_127_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/292/123_indicacao_127_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, o Poder Executivo junto com o Governo do Estado, lance em Gravatá O PROGRAMA CRÉDITO POPULAR, o programa que disponibilizará linhas de financiamento de até R$ 4 mil para pessoas físicas e jurídicas.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/293/124_indicacao_128_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/293/124_indicacao_128_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado o calçamento da Rua Severina Maria dos Santos, Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/294/125_indicacao_129_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/294/125_indicacao_129_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciada a instalação de lixeiras na Rua 15 de Novembro, Bairro Nossa Senhora das Graças, neste Município.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/295/126_indicacao_130_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/295/126_indicacao_130_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado sinalizador para o asfalto da Rua Princesa Isabel, nas imediações da Padaria, logo após a Buchadinha do Gordo e nas proximidades do Posto SESP, conhecida por SUCAM, neste Município.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/296/127_indicacao_131_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/296/127_indicacao_131_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, e ao Secretário de Desenvolvimento Rural e Meio Ambiente, Luis José da Silva, solicitando que seja providenciado abastecimento de água aos moradores do Sítio Esquerdo.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/297/128_indicacao_132_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/297/128_indicacao_132_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao setor competente, seja providenciado, e encaminhado a esta Casa Legislativa, Projeto de Lei para doação do imóvel localizado na Rua Francisco Bezerra de Carvalho, n° 48, neste município, para instalação da sede do Conselho Tutelar.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/298/129_indicacao_133_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/298/129_indicacao_133_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a EXPANSÃO DA CONCESSÃO DO BENEFÍCIO EVENTUAL POR VULNERABILIDADE TEMPORÁRIA ÀS MULHERES CONSIDERADAS CHEFE DE FAMÍLIA, como concessão de cesta básica e aluguel social, considerando situações de vulnerabilidade, face à violência física, psicológica ou situações de ameaça à vida, neste Município.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/299/130_indicacao_134_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/299/130_indicacao_134_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto ao Governo do Estado de Pernambuco, sejam empenhados esforços para criação da CLÍNICA MUNICIPAL DO IDOSO, neste Município.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/300/131_indicacao_135_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/300/131_indicacao_135_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, e ao Secretário de Infraestrutura, SR. RICARDO MALTA, solicitando que seja providenciada a iluminação da Rua Rosinha (estrada velha de Mandacaru), neste município.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/301/132_indicacao_136_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/301/132_indicacao_136_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a realização do calçamento da Rua Mizael de Brito Cavalcante, Bairro do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/302/133_indicacao_137_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/302/133_indicacao_137_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que encaminhe a Câmara Municipal de Gravatá Projeto de Lei criando o PROGRAMA PRIMEIRO EMPREGO, através de uma contrapartida para as empresas e indústrias que receberem benefícios - sejam eles benefícios fiscais ou doação de terrenos, estabelecendo uma porcentagem mínima de empregos, exclusivamente para os jovens, nos quadros funcionais das referidas pessoas jurídicas.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/303/134_indicacao_138_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/303/134_indicacao_138_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que junto à DIRETÓRIA DE ARTICULAÇÃO SOCIAL E DIREITOS HUMANOS do Estado e à POLÍCIA MILITAR DE PERNAMBUCO, seja providenciada a execução do PROGRAMA PATRULHA ESCOLAR, neste município, em especial na Zona Rural, onde os gravataenses sofrem mais com a violência.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/304/135_indicacao_139_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/304/135_indicacao_139_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a implantação de um sistema de alto falante para o Hospital Dr. Paulo da Veiga Pessoa, facilitando a localização de médicos, enfermeiros e funcionários, a fim de organizar o trabalho de todos nas dependências do 1o e 2o andar do Hospital, neste Município.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/305/135_indicacao_140_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/305/135_indicacao_140_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de um abrigo para os mototaxistas localizado ao lado do Mercadinho Bom Jesus, neste Município.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/306/136_indicacao_141_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/306/136_indicacao_141_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciada a ampliação do Cemitério de Cotunguba, neste Município.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/307/137_indicacao_142_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/307/137_indicacao_142_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao Secretário de Saúde, DR. EDSON SOUZA, que sejam providenciadas duas UTI’S para o Hospital Dr. Paulo da Veiga Pessoa, neste Município.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/308/138_indicacao_143_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/308/138_indicacao_143_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Misael de Brito Cavalcanti, localizada no Bairro do Cruzeiro, neste Município.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/309/139_indicacao_144_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/309/139_indicacao_144_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Agenor César de Andrade, no Bairro Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/310/140_indicacao_145_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/310/140_indicacao_145_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a instalação de um semáforo para pedestre no Cruzamento da Av. 15 de novembro com a Rua Joaquim Souto, próximo ao Hospital, neste município, em caráter de URGÊNCIA.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/312/141_indicacao_146_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/312/141_indicacao_146_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de banheiros químicos, no ponto de mototáxi, na Av. 15 de novembro, próximo ao Hospital Dr. Paulo da Veiga Pessoa, neste município.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/313/142_indicacao_147_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/313/142_indicacao_147_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que o Poder Executivo contrate ou credencie operadoras de créditos, que forneçam os respectivos sistema operacionais para parcelamentos sobre concessão de débitos tributários - IPTU (Imposto sobre a propriedade Territorial Urbano) e outros sendo realizada de forma não onerosa para o município, passe a parcelar seus tributos por cartões de créditos.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/314/143_indicacao_148_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/314/143_indicacao_148_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de uma academia de saúde no Distrito de Uruçu-Mirim, neste Município.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>Leandro do Transporte Alternativo, Prequé</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/315/144_indicacao_149_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/315/144_indicacao_149_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um pórtico na entrada do Município, no túnel Plínio Pacheco (BR 232), com o objetivo de identificação e embelezar ainda mais a nossa querida Gravatá/PE.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/316/145_indicacao_150_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/316/145_indicacao_150_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um pórtico na entrada do ponto turístico de nossa cidade no Alto do Cruzeiro, neste Município.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Ailton Quirino, no Bairro Cruzeiro, neste Município.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/318/147_indicacao_152_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/318/147_indicacao_152_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Trav. São Miguel, Bairro Boa Vista, neste Município.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/319/148_indicacao_153_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/319/148_indicacao_153_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja designada uma máquina do tipo trator, para arar as terras que servirão como local de plantação para os agricultores do Sítio Maria Izabel, neste Município</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/320/149_indicacao_154_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/320/149_indicacao_154_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja realizada a reforma da ponte João Preto, no Sítio Cotunguba, neste Município.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/321/150_indicacao_155_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/321/150_indicacao_155_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Dr. Jurandir Corrêa de Melo, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/322/151_indicacao_156_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/322/151_indicacao_156_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a doação de terrenos para os fabricantes de pequeno porte, na cidade de Gravatá.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/323/152_indicacao_157_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/323/152_indicacao_157_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro para o Sítio Caranguejo, neste Município.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/324/153_indicacao_158_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/324/153_indicacao_158_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um espaço apropriado para a classe dos artistas gravataenses apresentarem seus espetáculos, desenvolverem oficinas para crianças e adolescentes ingressarem na vida artística, neste município.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/325/154_indicacao_159_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/325/154_indicacao_159_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a criação de uma OUVIDORIA, responsável por atender denúncias de maus tratos a animais de pequeno e grande porte, realizando o trabalho de encaminhar e ATUAR junto ao órgão competente, seja (Ministério Público, Polícia militar, civil, Secretarias do meio ambiente e vigilância sanitária), para resolução do crime previsto em lei, neste município.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/326/155_indicacao_160_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/326/155_indicacao_160_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o conserto do asfalto do cruzamento do pontilhão, nas proximidades da Padaria de Jairo, que dá acesso as seguintes Ruas: Elias Torres, Amauri de Medeiros e Av. Dantas Barreto, neste Município.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/327/156_indicacao_161_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/327/156_indicacao_161_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o saneamento e calçamento da Rua do Futuro, Loteamento Bougainville, neste Município.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/328/157_indicacao_162_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/328/157_indicacao_162_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Sá e Souza, Loteamento Bougainville, neste Município.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/329/158_indicacao_163_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/329/158_indicacao_163_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a implantação de um CRAS- Centro de Assistência Social, no Distrito de Uruçu- Mirim, neste Município.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/330/159_indicacao_164_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/330/159_indicacao_164_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o saneamento da Rua Severino Olegário da Silva (próximo a Academia da Cidade), Bairro Alpes Suíço, neste Município.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/331/160_indicacao_165_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/331/160_indicacao_165_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado o calçamento da Rua das Ninfas, Bairro Prado, neste Município.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/332/161_indicacao_166_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/332/161_indicacao_166_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciada a troca do piso que dá acesso aos pedestres na Ponte do Camelo, neste Município</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/333/162_indicacao_167_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/333/162_indicacao_167_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciada a desapropriação de uma área vizinha ao Santuário de Nossa Senhora das Graças, próxima a Ponte Cascavel, Serra das Russas, a fim de atender ao turismo religioso, neste Município.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/334/163_indicacao_168_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/334/163_indicacao_168_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Governador do Estado de Pernambuco, PAULO HENRIQUE CÂMARA SARAIVA, e ao Deputado Estadual, WALDEMAR BORGES, que, junto ao setor competente, seja providenciada a grade de proteção ou uma rede para Ponte Cascavel, situada na BR 232, Serra das Russas, neste Município.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/335/164_indicacao_169_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/335/164_indicacao_169_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que seja providenciado o calçamento da Rua Severino Laurentino da Silva - COHAB II, neste Município.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/336/165_indicacao_170_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/336/165_indicacao_170_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que seja providenciada a colocação de piçarro e passar a máquina patrol na estrada que liga Riacho Seco ao Sítio Olho D’água dos amarelos, até a proximidades dos Sítios de Alfredo Pereira e Augustinho da Polícia Rodoviária Federal, neste Município</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/337/166_indicacao_171_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/337/166_indicacao_171_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o título de posse da Comunidade do Loteamento Princesa de Gales, neste Município.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/338/167_indicacao_172_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/338/167_indicacao_172_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o título de posse da Comunidade do Bairro Porta Florada, neste Município.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/339/168_indicacao_173_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/339/168_indicacao_173_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a Reforma do Açougue Público Bovino de Gravatá, neste Município.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/340/169_indicacao_174_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/340/169_indicacao_174_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a instalação de um semáforo na Av. Cicero Batista de Oliveira no encontro com a Rua Lamartine de Farias de Castro, neste Município.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>Gil Dantas, Bruno Sales, Léo do Ar, Tadeuzinho</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/341/170_indicacao_175_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/341/170_indicacao_175_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a elaboração de um Projeto de Lei para concessão de Auxílio Municipal Emergencial - AME, aos artistas gravataenses, em CARÁTER DE URGÊNCIA.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/342/171_indicacao_176_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/342/171_indicacao_176_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício à Empresa Via Ambiental, para que sejam providenciados os Equipamentos de Proteção Individual-EPI, como máscara com filtro químico, luvas de borracha e óculos de acrílico etc, com URGÊNCIA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/343/172_indicacao_177_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/343/172_indicacao_177_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um Projeto de Lei para concessão de isenção da Contribuição de Iluminação Pública - CIP dos moradores da Zona Rural, neste município</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Governo do Estado de Pernambuco, seja providenciado funcionamento do Posto Policial, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/345/174_indicacao_179_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/345/174_indicacao_179_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua_x000D_
 Jornalista Luis do Nascimento, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/346/175_indicacao_180_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/346/175_indicacao_180_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado passar a máquina e colocar piçarros para reestruturação da estrada do Sítio Locas, neste Município.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/347/176_indicacao_181_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/347/176_indicacao_181_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Av. Frei Caneca, Bairro Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/348/177_indicacao_182_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/348/177_indicacao_182_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Severino Bezerra Torres, Bairro Santa Luzia, neste Município.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/349/178_indicacao_183_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/349/178_indicacao_183_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto à Secretaria de Saúde, seja providenciada a vacinação contra à COVID-19, para todos os coletores de lixo e garis, neste Município.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/350/179_indicacao_184_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/350/179_indicacao_184_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, a utilização ou criação de uma bolsa merenda para os alunos da rede municipal, que estão tendo aulas on-line, neste Município.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/351/180_indicacao_185_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/351/180_indicacao_185_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um local adequado para localização da feira de animais da cidade, com construção de currais e baias para alojamento dos bovinos, equinos, suínos, caprinos e ovinos, negociados em nossa feira, além de estacionamento, banheiro e abrigos para os frequentadores, neste Município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/352/181_indicacao_186_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/352/181_indicacao_186_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja retomada a distribuição de sopas, com pão e também alimentos derivados do leite, com parceira com a empresa Natural da Vaca, nas comunidades mais carentes do município de Gravatá.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/353/182_indicacao_187_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/353/182_indicacao_187_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada passar a máquina patrol na estrada que liga Gravatá ao Distrito de São Severino, via Sítio Camocim da Saudosa Nadir Araújo, neste Município.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/354/183_indicacao_188_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/354/183_indicacao_188_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro e passar a máquina patrol na estrada que liga Gravatá ao Sítio Amora Grande, neste Município.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>Léo do Ar, Adeildo do Abacaxi, Bruno Sales, Gil Dantas, Nino da Gaiola, Régis, Tadeuzinho, Tonho da Rodoviária</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/355/184_indicacao_189_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/355/184_indicacao_189_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Projeto de Lei para concessão de auxílio emergencial aos feirantes e agricultores, neste Município.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/356/185_indicacao_190_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/356/185_indicacao_190_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a realização da pintura da Igreja São José, no Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/357/186_indicacao_192_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/357/186_indicacao_192_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que  seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciada a elaboração de um Projeto de Lei visando à desapropriação de uma área em frente à Igreja de Frei Damião, para criação do Santuário de Frei Damião na Fazenda Riacho do Mel, neste Município.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/358/187_indicacao_193_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/358/187_indicacao_193_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado o religamento da energia na quadra poliesportiva no Distrito de Russinhas, neste Município.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/359/188_indicacao_194_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/359/188_indicacao_194_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciada uma máquina para manutenção da estrada no Sítio Maria Izabel, neste Município</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/360/189_indicacao_195_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/360/189_indicacao_195_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a implantação dos docentes e profissionais, que atuam no setor da educação, como grupo essencial para receber a vacina contra a COVID-19, neste Município.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/361/190_indicacao_196_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/361/190_indicacao_196_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada uma tabela com dias e horários específicos para circulação de caminhão com cargas e descargas em lojas, supermercados, estivas e enchimentos de bebidas e etc, no centro da cidade, neste Município.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/362/191_indicacao_197_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/362/191_indicacao_197_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Conselheiro Jasmelino Correia de Lima, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/363/192_indicacao_198_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/363/192_indicacao_198_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento do estacionamento do cemitério público Santo Amaro, neste Município.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/364/193_indicacao_199_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/364/193_indicacao_199_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a elaboração de um Projeto de Lei dispondo sobre a denominação da Quadra Poliesportiva, localizada no Distrito de Uruçu-Mirim, nessa cidade de Gravatá, de “OTAVIANO SEVERINO DA SILVA”.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/365/193_indicacao_200_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/365/193_indicacao_200_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a elaboração de um Projeto de Lei dispondo sobre a denominação da Quadra Poliesportiva, localizada no Distrito de Mandacaru, nessa cidade de Gravatá, de “LENILDO BATISTA DE LIMA” (Neguinho).</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/366/194_indicacao_201_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/366/194_indicacao_201_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que seja enviado um apelo no sentindo de elaborar e assinar a Escritura de Doação aos Moradores, contemplados com 168 lotes de terras, denominado loteamento Manuel Luiz, desmembrada da “Fazenda Nova Baviera”, no Distrito de Mandacaru, neste Município, conforme disposto na Lei Municipal de N° 2.444/96, e em seu Art. 4o.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/367/195_indicacao_203_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/367/195_indicacao_203_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a aquisição de bomba de poço artesiano, para a comunidade do Sítio Várzea Grande e adjacências, em caráter de urgência, neste Município.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/368/196_indicacao_204_2021_completo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/368/196_indicacao_204_2021_completo.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a ARRECADAÇÃO DO IMPOSTO SOBRE SERVIÇO (ISS), REFERENTE AO MOTOTÁXI, seja revertido para categoria, situada na Rua Amaury de Medeiros n° 291 A, Bairro Boa Vista, na cidade de Gravatá/PE.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/369/198_indicacao_205_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/369/198_indicacao_205_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a máquina e piçarros para as estradas de Lagoa do Fernando e Sítio Gabieira, neste município.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/370/199_indicacao_207_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/370/199_indicacao_207_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada uma fisioterapeuta para o Centro de Fisioterapia, localizado na Rua Dr. Regis Velho, n° 13, neste Município.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/371/200_indicacao_209_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/371/200_indicacao_209_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a instalação de uma Unidade de Saúde na Av. Brasil, Bairro Alpes Suíço, neste Município.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/372/201_indicacao_210_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/372/201_indicacao_210_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação na Rua Dr. Fernando Figueira, Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/373/202_indicacao_211_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/373/202_indicacao_211_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação na Rua Hermenegildo Paz, Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/374/203_indicacao_212_2021_completa.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/374/203_indicacao_212_2021_completa.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto à Secretaria Municipal de Saúde, seja providenciada a abertura de um Posto de Saúde da Família - PSF, já existente, pelo período noturno, neste Município.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/375/204_indicacao_213_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/375/204_indicacao_213_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto à Secretaria Municipal de Educação, sejam adotadas as providências necessárias para que o recurso retido destinado à merenda, seja revertido para compra de cestas básicas para doação aos alunos da rede pública municipal, neste Município.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/376/205_indicacao_214_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/376/205_indicacao_214_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a Reforma da Praça Euclides Trajano da Silva, localizada na Rua do Cruzeiro Distrito de Uruçu- Mirim, neste município.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/377/206_indicacao_215_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/377/206_indicacao_215_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento na Rua Felipe Camarão, Bairro do Cruzeiro, próximo ao Bar da Salada, neste município.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/378/207_indicacao_216_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/378/207_indicacao_216_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado o calçamento na Rua Manoel Bento da Silva, Bairro Área Verde, neste Município.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/379/208_indicacao_217_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/379/208_indicacao_217_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado o calçamento na Rua Severino Francisco da Silva, Bairro Área Verde, neste Município</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/380/209_indicacao_218_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/380/209_indicacao_218_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciada a colocação de piçarro para estrada que dá acesso ao Sítio Cajá, neste Município.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/381/210_indicacao_219_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/381/210_indicacao_219_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciada a drenagem urbana na Rua Sérgio Lapa, localizada no Loteamento Vilar de Matos, neste Município.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/382/211_indicacao_221_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/382/211_indicacao_221_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam disponibilizados cursos profissionalizantes para a população, especialmente nas comunidades carentes.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/383/212_indicacao_222_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/383/212_indicacao_222_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto à Via Ambiental, seja providenciada a limpeza na Avenida Joaquim Batista de Oliveira (área Verde) neste município.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/384/213_indicacao_223_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/384/213_indicacao_223_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando esforços por Parte do Executivo para melhoria na Iluminação Pública, no Sítio Casa Nova 1, neste município.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/385/214_indicacao_224_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/385/214_indicacao_224_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, e ao Secretário de Infraestrutura, RICARDO MALTA, solicitando que sejam tomadas as providências no sentido de implantar redutores de velocidade na Rua 7 de Setembro, em frente a casa n° 140, neste município.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a compra de uma máquina de rolo compactador de estradas, neste Município.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/387/216_indicacao_226_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/387/216_indicacao_226_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro na estrada do Sítio Brejo de Vila, neste Município.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/388/217_indicacao_227_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/388/217_indicacao_227_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pintura do Mercado Público Gustavo Borba - Mercado de Farinha, neste município.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/389/218_indicacao_228_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/389/218_indicacao_228_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a criação de uma sala de espera infantil no Hospital Dr. Paulo da Veiga Pessoa, neste município.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/390/219_indicacao_229_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/390/219_indicacao_229_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado sonorizadores para Avenida Dantas Barreto, Bairro Prado, após a tão conhecida ponte preta, neste Município.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/391/220_indicacao_230_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/391/220_indicacao_230_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reposição de lâmpadas que se encontram apagadas (queimadas), em diversos postes na Rua Sá e Souza, Bairro Porta Florada, por trás da Gravatá Net, neste Município.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/392/221_indicacao_231_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/392/221_indicacao_231_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto à Secretaria Municipal de Saúde, seja providenciado um médico intensivista diarista, além do plantonista, na UTI do Hospital Doutor Paulo da Veiga Pessoa, neste Município.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/393/222_indicacao_232_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/393/222_indicacao_232_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação na Rua Pedro Paulino, Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/394/223_indicacao_233_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/394/223_indicacao_233_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação na Rua São Paulo, Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/395/224_indicacao_234_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/395/224_indicacao_234_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que sejam empenhados esforços para criação de um AMBULATÓRIO PÓS- COVID, com uma equipe multidisciplinar, neste Município.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/396/225_indicacao_235_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/396/225_indicacao_235_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de banheiros públicos para servirem à população que frequenta a Rua Duarte Coelho, polo moveleiro, neste município.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/397/226_indicacao_236_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/397/226_indicacao_236_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o conserto da Ponte próxima a Fazenda do Borba, percurso de Avenças, neste Município.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>Bruno Sales, Léo do Ar</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/398/227_indicacao_237_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/398/227_indicacao_237_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada encanação de água da Serra do Maroto para o Sítio Caruá e adjacências, Zona Rural, neste Município.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/399/228_indicacao_238_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/399/228_indicacao_238_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao Secretário de Saúde, Dr. José Edson, e Frailan Mota, seja providenciado uma CLÍNICA DO HOMEM, para que o atendimento seja durante a semana toda, segunda a sexta, e pelo menos três dias na semana no horário da noite, neste município.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/400/229_indicacao_239_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/400/229_indicacao_239_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, ao Deputado Waldemar Borges e a Presidente da Compesa, Sr3 Manuela Marinho, sejam empenhados esforços no sentido de adquirir recursos financeiros, através de emendas parlamentares, a fim de beneficiar a instalação da água na casa dos moradores do Sítio Casa Nova I, II e III, próximo ao Posto Policial Rodoviário Federal, neste Município.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/401/230_indicacao_240_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/401/230_indicacao_240_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a criação de programação em shows virtuais “lives”, para contemplar artistas locais no São João de Gravatá 2021, neste Município.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/402/231_indicacao_241_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/402/231_indicacao_241_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento na Rua Agenor Cesar de Andrade, Bairro Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/403/232_indicacao_242_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/403/232_indicacao_242_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Portal de Boas Vindas a cidade, na entrada de Gravatá - Perimetral do Jucá.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/404/233_indicacao_243_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/404/233_indicacao_243_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, SR. RICARDO MALTA, seja providenciado o calçamento da Rua Padre Olímpio de Souza Lima, Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/405/234_indicacao_244_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/405/234_indicacao_244_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto na Rua Quintino Bocauiva, situada nos Bairro Prado/Nossa Senhora das Graças, neste Município</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/406/235_indicacao_245_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/406/235_indicacao_245_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto na Rua Izaltino Pogg, Bairro Prado, (Rua do Posto I) neste Município.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/407/236_indicacao_246_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/407/236_indicacao_246_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reposição de lâmpadas que se encontram apagadas (queimadas), em diversos postes na Rua do Futuro, Bairro Porta Florada, por trás da Gravatá Net, neste Município.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/408/237_indicacao_247_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/408/237_indicacao_247_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada uma caçamba coletora de lixo para a Av. Dantas Barreto, nas proximidades das 7 casas, na Via Local, antes da tão conhecida Ponte Preta, neste Município.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/409/238_indicacao_248_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/409/238_indicacao_248_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto à Secretaria Municipal de Saúde, os postos de saúde da família (PSF) permaneçam em atendimento durante os feriados e ponto facultativos, neste Município.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/410/239_indicacao_249_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/410/239_indicacao_249_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto à Secretaria Municipal de Saúde, seja providenciada a inclusão das lactantes nos grupos prioritários do plano de vacinação contra a COVID-19, neste Município.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/411/240_indicacao_251_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/411/240_indicacao_251_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o saneamento da Rua Alderico Valois, onde está situada a escola GERAR, no Bairro Jardim Petrópolis, neste Município.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/412/241_indicacao_252_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/412/241_indicacao_252_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito, Joselito Gomes da Silva, solicitando que, junto ao setor competente, sejam providenciados os serviços de estruturação do calçadão, revitalização dos acessos de acessibilidade, bem como a sinalização destes.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/413/242_indicacao_253_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/413/242_indicacao_253_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a vacinação de imunização contra a covid-19 para a classe de táxis como grupo essencial, neste município.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a vacinação de imunização contra a covid-19 para a classe de transporte alternativo como grupo essencial, neste município.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/415/244_indicacao_255_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/415/244_indicacao_255_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado o calçamento da Rua Dom Carlos Coelho, localizada no Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/416/245_indicacao_256_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/416/245_indicacao_256_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado a vacinação para feirantes, neste município.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/417/246_indicacao_257_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/417/246_indicacao_257_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a restauração da cruz, no bairro do cruzeiro, (ponto turístico), neste Município.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/418/247_indicacao_258_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/418/247_indicacao_258_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de boxs no Mercado Público de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/419/248_indicacao_259_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/419/248_indicacao_259_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a limpeza da Unidade de Saúde Auto Soares, localizada na Rua Primeiro de Janeiro, no Bairro do Cruzeiro II, conhecido popularmente como Sucam, neste município.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/420/249_indicacao_260_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/420/249_indicacao_260_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado instalações de lixeiras seletivas na Praça Rodolfo de Morais, Neste município.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/421/250_indicacao_261_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/421/250_indicacao_261_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma ponte de pedestre ao lado da ponte do Camelo, localizada na Avenida Joaquim de Didier dando acesso a rua João Pessoa, neste município.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/422/251_indicacao_262_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/422/251_indicacao_262_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a implantação de uma agência de trabalho Sine-PE , neste município.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/423/252_indicacao_263_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/423/252_indicacao_263_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a criação de um PARQUE DE EXPOSIÇÃO, a fim de mostrar as várias modalidades de práticas esportivas e de lazer envolvendo os animais, neste município.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/424/253_indicacao_264_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/424/253_indicacao_264_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a implantação de um semáforo na Rua Doutor Amaury de Medeiros, mais precisamente a localização se daria no pontilhão.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/425/254_indicacao_265_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/425/254_indicacao_265_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que seja encaminhado ofício ao Exm°. Sr. Governador do Estado de Pernambuco, PAULO HENRIQUE CÂMARA SARAIVA, ao.Deputado Estadual WALDEMAR BORGES e a Secretária de Infraestrutura do Estado de PE, Sr3 FERNANDHA BATISTA, que junto ao setor competente, seja providenciado o asfalto iniciando em frente ao Posto Petur Gravatá, até a cidade de Passira</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/426/255_indicacao_266_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/426/255_indicacao_266_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao Sr. Secretário de saúde do Município Dr. JOSÉ EDSON e ao Secretário Executivo, FRAILAN MOTA, que junto ao setor competente, seja providenciado a hemodiálise para UTI do Hospital Doutor Paulo da Veiga Pessoa, neste município.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/427/256_indicacao_267_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/427/256_indicacao_267_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma operação tapa buraco na Rua Travessa Dantas Barreto, nas imediações do armazém de construção Ferreira, nas proximidades da linha do trem, área verde que dá acesso ao campo de futebol da cerâmica, neste município.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/428/257_indicacao_268_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/428/257_indicacao_268_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja tomada a providência no sentindo de “perenizar” o rio Ipojuca, que passa no centro da nossa cidade de Gravatá-PE</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/429/258_indicacao_269_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/429/258_indicacao_269_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito doMunicípio, JOSELITO GOMES DA SILVA, solicitando que junto aosetor competente, seja providenciado a limpeza e a manutenção do canal no Bairro do Salgadão, neste município.</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/430/259_indicacao_270_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/430/259_indicacao_270_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam providenciados dois quebra-molas na Rua Lamartine Farias de Castro, próximo de ao Lava Jato e próximo a Saúde Animal, precisamente onde existiam antes, neste município.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/431/260_indicacao_271_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/431/260_indicacao_271_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Rua Otávio Soares da Silva, Bairro Prado, neste município.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/432/261_indicacao_272_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/432/261_indicacao_272_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto da Rua são Caetano, localizada no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/433/262_indicacao_273_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/433/262_indicacao_273_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto da Rua são Miguel, localizada no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/434/263_indicacao_274_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/434/263_indicacao_274_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma do açougue de porco, neste município.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/435/264_indicacao_275_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/435/264_indicacao_275_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a poda das árvores da Rua Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/436/265_indicacao_276_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/436/265_indicacao_276_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja realizada a colocação de material do tipo piçarro para a estrada entre a BR 232 velha e a BR 232 nova, que dá acesso ao Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/437/265_indicacao_277_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/437/265_indicacao_277_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado o calçamento da Avenida Dantas Barretos, localizada no Bairro do Prado, neste município</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/438/266_indicacao_278_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/438/266_indicacao_278_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a Revitalização da Ponte localizada na Rua Alto do Quirino Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/439/267_indicacao_279_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/439/267_indicacao_279_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Governo do Estado de Pernambuco, seja providenciada a Conclusão do Asfalto da Rodovia PE-87, com início a estrada que liga os Distritos de Mandacaru a Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/440/268_indicacao_280_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/440/268_indicacao_280_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a criação de uma CASA DE REPOUSO (abrigo para moradores de rua).</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/441/269_indicacao_281_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/441/269_indicacao_281_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a troca das Lâmpadas do Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/442/270_indicacao_282_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/442/270_indicacao_282_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado que os banheiros localizados próximos a feira livre fiquem abertos, durante a noite, para utilização dos feirantes, neste município.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/443/271_indicacao_283_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/443/271_indicacao_283_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a volta da realização da feira livre no prazo regular, a partir das terças-feiras até os domingos, neste município.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/444/272_indicacao_284_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/444/272_indicacao_284_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado o estacionamento para a UPA situado na Rua Dr. Regis Velho ao lado da Secretaria de Saúde, neste município.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/445/273_indicacao_286_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/445/273_indicacao_286_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente seja providenciado o saneamento da Rua Alderico Valois, onde está situada a Escola Gerar, no Bairro Jardim Petrópolis, neste município.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/446/273_indicacao_287_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/446/273_indicacao_287_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a limpeza (capinação) dos matos nas imediações do terminal Rodoviário de Gravatá-PE, com urgência, neste município</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/447/274_indicacao_288_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/447/274_indicacao_288_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o conserto do calçamento da 2a Travessa da Primeiro de Janeiro, que dá acesso à Rua Afonso Pena e à Escadaria do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/448/275_indicacao_289_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/448/275_indicacao_289_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a iluminação do campo do Salgadão, neste município</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>Tadeuzinho, Bruno Sales</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/449/276_indicacao_290_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/449/276_indicacao_290_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Francisco Pellanda, Bairro Maria Auxiliadora, neste município.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/450/277_indicacao_291_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/450/277_indicacao_291_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação da Rua Joaquim Souto, Bairro Nossa Senhora das Graças, popularmente conhecido como “Área Verde”, neste município.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/451/278_indicacao_292_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/451/278_indicacao_292_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de um PSF no Loteamento Nossa Senhora Santana, neste Município.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/452/279_indicacao_293_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/452/279_indicacao_293_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Centro Municipal de Referência em Cidadania LGBT, neste Município.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Gil Dantas, Tadeuzinho</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/453/280_indicacao_294_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/453/280_indicacao_294_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de uma Pista de Motocross definitiva, neste município</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/454/281_indicacao_296_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/454/281_indicacao_296_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Recuperação e Revitalização da estátua de Santo Amaro, localizada no Cemitério, neste município.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/455/282_indicacao_297_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/455/282_indicacao_297_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de rampas de acesso para pessoas com deficiência física ou mobilidade reduzida no Memorial de Gravatá, n° 72, Centro, neste município.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/456/283_indicacao_298_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/456/283_indicacao_298_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a criação de um Castramóvel em caráter de urgência, neste município.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/457/284_indicacao_299_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/457/284_indicacao_299_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a instalação de uma Delegacia da Mulher, neste município.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/458/285_indicacao_300_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/458/285_indicacao_300_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a máquina e piçarros na estrada do Sítio Caxito na Zona Rural, neste município</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/459/286_indicacao_301_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/459/286_indicacao_301_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a máquina e piçarro na Rua São Bento, Loteamento Cruzeiro, próximo ao Bar da Salada, neste município.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/460/287_indicacao_302_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/460/287_indicacao_302_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a máquina e piçarro na Rua Francisco Vidal da Silva, Loteamento Cruzeiro, próximo ao Bar da Salada, neste município</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/461/288_indicacao_303_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/461/288_indicacao_303_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado, a colocação de piçarros e passar a máquina patrol, na Rua Gaivota, localizada no Loteamento Alexandre Fonseca, ponto de referência: 1o loteamento depois da Ilha Energética, neste município.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/462/289_indicacao_304_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/462/289_indicacao_304_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a máquina e piçarro na estrada do Alto do Caboco, neste município.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/463/290_indicacao_305_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/463/290_indicacao_305_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a instalação de um semáfaro na Avenida Cicero Batista de Oliveira, em frente ao novo Atacarejo, neste município.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/464/291_indicacao_306_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/464/291_indicacao_306_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao Secretário Municipal de Saúde, SR. EDSON SOUZA, e ao Secretário Executivo, FRAILAN MOTA, e a Secretária Executiva MARIA ARAÚJO, solicitando que, junto ao setor competente, seja providenciado Um veículo (Van), com a plataforma elevatória veicular, para transportar pessoas com dificuldades locomotoras, dentre elas cadeirantes, neste município.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/465/292_indicacao_307_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/465/292_indicacao_307_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Antônio Siqueira Campos, localizada no Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/466/293_indicacao_308_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/466/293_indicacao_308_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Armando Fonseca, localizada no Bairro Alpes Suíços, neste município.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/467/294_indicacao_309_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/467/294_indicacao_309_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Rua Santina da Conceição Bairro Maria Auxiliadora, perto do posto de Saúde na Rua Luiz Gonzaga (próximo ao posto Maria Auxiliadora), neste município.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/468/295_indicacao_310_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/468/295_indicacao_310_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a implantação de um ponto de moto-táxi no Bairro Salgadão, neste município.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/469/296_indicacao_311_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/469/296_indicacao_311_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma da Escola Municipal do Sítio Caruá, localizada na Zona Rural, neste município.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/470/297_indicacao_312_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/470/297_indicacao_312_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao SR. RICARDO MALTA, solicitando que, junto ao setor competente, seja providenciada a restauração da ponte do comercio, neste município.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/471/298_indicacao_313_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/471/298_indicacao_313_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao SR. RICARDO MALTA, solicitando que, junto ao setor competente, seja providenciada a instalação de uma estrutura para a parada de Ônibus e Vans no Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/472/299_indicacao_314_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/472/299_indicacao_314_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o asfalto da Rua 1o de Janeiro, Bairro Cruzeiro, com início na Sucám até a PE 87, neste município.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/473/300_indicacao_315_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/473/300_indicacao_315_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto da Av. Joaquim de Didier até o Pátio de Eventos Chucre Mussa Zarzar, neste município.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/474/301_indicacao_317_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/474/301_indicacao_317_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado, Em Caráter de Urgência, a interdição do local da Cruz no cruzeiro até o momento em que seja restaurada, neste município.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/475/302_indicacao_318_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/475/302_indicacao_318_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado, com Urgência, a limpeza e capinação no final da Rua Afonso Pena em frente as casas de n°180 ”A”, 176 e demais casas adjacentes, neste município.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/476/303_indicacao_319_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/476/303_indicacao_319_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Manoel Bezerra de Lima, Bairro Boa Vista, neste município.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/477/304_indicacao_320_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/477/304_indicacao_320_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado o calçamento da Rua Ceei Assunção, Bairro Área Verde, neste município.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/478/305_indicacao_321_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/478/305_indicacao_321_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao Sr. Secretário de saúde do Município Dr. JOSÉ EDSON e ao Secretário Executivo, FRAILAN MOTA, que junto ao setor competente, seja providenciado a transformação dos 10 (dez) leitos das UTIS que estão instalados no Hospital Doutor Paulo da Veiga Pessoa, em UTIS geral para atender a população, neste município.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/479/306_indicacao_322_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/479/306_indicacao_322_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente seja providenciado a implantação de redutores de velocidades na Rua Quinze de Novembro, Bairro Nossa Senhora das Graças, CEP 55642-550, neste município.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/480/307_indicacao_323_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/480/307_indicacao_323_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente seja providenciado a reativação do bloco cirúrgico do Hospital Municipal Dr. Paulo da Veiga Pessoa, neste município.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/481/308_indicacao_324_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/481/308_indicacao_324_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente seja providenciado a manutenção do quebra-mola em frente a Escola Estadual Cleto Campeio, neste município.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/482/309_indicacao_325_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/482/309_indicacao_325_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Theodomiro Valois, Bairro Jardim Petrópolis, neste município.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/483/310_indicacao_326_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/483/310_indicacao_326_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr._x000D_
 Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando_x000D_
 que, junto ao setor competente, seja providenciado um ponto de_x000D_
 ônibus na saída da estrada de Várzea Grande, que dá acesso a_x000D_
 estrada de Avenças, neste município.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/484/311_indicacao_327_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/484/311_indicacao_327_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Delmiro Inácio de melo, Bairro Área Verde, neste município.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/485/312_indicacao_328_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/485/312_indicacao_328_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto à Secretária de Assistência Social e Juventude, Srª Viviane Facundes, seja providenciada a criação do programa “Auxílio absorventes higiénicos”, visando a distribuição de absorventes nas escolas públicas e unidades básicas de saúde para mulheres em situação de vulnerabilidade económica e social, neste município.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a Reforma da Escola Intermediária Dom Paulo Hipólito de Souza Libório, em Uruçu- Mirim, neste município.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/487/314_indicacao_330_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/487/314_indicacao_330_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarros na estrada de Uruçu-Mirim até a divisa de Barra de Guabiraba, passando pelo Sítio Boa Sorte, neste município.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/488/314_indicacao_331_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/488/314_indicacao_331_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação da Rua Djalma Pereira de Lima, Loteamento Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/489/316_indicacao_332_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/489/316_indicacao_332_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação da Rua Maria Ferreira da Costa, Loteamento Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/490/317_indicacao_333_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/490/317_indicacao_333_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a ampliação da infraestrutura do Cemitério do Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/491/318_indicacao_334_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/491/318_indicacao_334_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reativação do campo de futebol do Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/492/319_indicacao_335_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/492/319_indicacao_335_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reaplicação de quebra-molas na Avenida 15 de Novembro, neste município.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/493/320_indicacao_336_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/493/320_indicacao_336_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a instalação de um semáforo no cruzamento que liga a Avenida 15 de Novembro com a Rua Joaquim Souto, Rua de acesso ao Hospital Doutor Paulo da Veiga Pessoa (HPVP), neste município.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/494/321_indicacao_337_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/494/321_indicacao_337_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a colocação de uma alça de acesso a Via Local, entre a Rua Marcionilio Ribeiro de Carvalho, que fica próximo ao posto de gás, neste município.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam providenciadas lonas novas nos bancos da feira livre, neste município.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/496/323_indicacao_339_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/496/323_indicacao_339_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Rua Santina da Conceição Bairro Maria Auxiliadora, perto do Posto de Saúde, neste município.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/497/324_indicacao_340_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/497/324_indicacao_340_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada com urgência (4) quatro bancos para serem colocados na nova praça denominada de nome Manoel Antônio dos Santos que fica localizada na Rua 1o de Janeiro Bairro Cruzeiro, neste Município.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/498/325_indicacao_341_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/498/325_indicacao_341_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Avenida Mateus Ferreira de Moura, nas proximidades da pizzaria do Senhor Toinho que fica localizada no Bairro Nossa Senhora das Graças, neste Município.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/499/326_indicacao_342_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/499/326_indicacao_342_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Uma Placa de Boas Vindas ao Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/500/327_indicacao_343_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/500/327_indicacao_343_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento do Cemitério Santo Amaro, neste município.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/501/328_indicacao_344_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/501/328_indicacao_344_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a restauração da Academia da Saúde, neste município.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/502/329_indicacao_345_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/502/329_indicacao_345_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro para a estrada que dá acesso ao Sítio Várzea Grande, neste município.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/503/330_indicacao_346_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/503/330_indicacao_346_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua José Brasil, localizada no Bairro Nossa Senhora das Graças (Área Verde), neste município</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/504/331_indicacao_347_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/504/331_indicacao_347_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um ponto de ônibus na entrada de Russinhas que dá acesso a estrada de Avenças, neste município.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/505/332_indicacao_348_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/505/332_indicacao_348_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado estacionamento para carros, dando início a saída da Rua do Polo Moveleiro até o Verdfrut, na Avenida 15 de Novembro, neste município.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/506/333_indicacao_349_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/506/333_indicacao_349_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Reforma da Escola José Batista de Melo no Distrito de Avenças, neste município.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/507/334_indicacao_350_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/507/334_indicacao_350_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua José Edmilson da Silva, Bairro Nossa Senhora das Graças, próximo ao Campo da Cerâmica, neste Município.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/508/335_indicacao_351_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/508/335_indicacao_351_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao Secretário de Infraestrutura, Ricardo Malta, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro para o Sítio Casa Nova, pois com a chuva os moradores estão sem condições de trafegar, tanto a pé, quanto de veículos (moto), neste município.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/509/336_indicacao_352_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/509/336_indicacao_352_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a aquisição de um veículo para dar assistência a equipe da Prefeitura Municipal de Gravatá para realizar manutenções na iluminação Pública, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>Nino da Gaiola, Régis</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/510/337_indicacao_353_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/510/337_indicacao_353_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Presidente da COM PESA e ao Governador do Estado, seja ampliado o Paredão da Barragem do Amaraji, elevando a uma altura de (4) metros, para que possa aumentar o armazenamento do nível de água, neste município.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/511/338_indicacao_354_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/511/338_indicacao_354_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de um Pórtico na entrada do Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/512/339_indicacao_355_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/512/339_indicacao_355_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto da Rua Armando Fonseca, localizada no Bairro Alpes Suíços, neste município.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/513/340_indicacao_356_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/513/340_indicacao_356_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Projeto de Lei, de acordo com a legislação municipal, para concessão de HABITE-SE ESPECIAL, aos gravataenses que possuam imóveis com edificações irregulares, neste município.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/514/341_indicacao_357_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/514/341_indicacao_357_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a criação da carteira de identificação municipal para pessoas com Transtorno do Espectro Autista - TEA, neste município.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/515/342_indicacao_358_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/515/342_indicacao_358_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro e passar a máquina patrol na estrada que dá início na PE 87 que liga Gravatá ao Distrito de Mandacaru, nas proximidades dos açudes de “Jota” passando pelo Sítio Riacho Seco até o Distrito da Vila de São Severino, neste município.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/516/343_indicacao_359_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/516/343_indicacao_359_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de uma praça no final da Rua Afonso Pena, nas proximidades das casas de números 162,176,183e189, no Bairro Cruzeiro, neste Município.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/517/344_indicacao_361_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/517/344_indicacao_361_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Recapeamento Asfáltico da Avenida Ceramista Luís José Mendes Gonçalves Alves, ao lado da antiga Cerâmica, neste município.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/518/345_indicacao_362_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/518/345_indicacao_362_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a concessão de Auxílios e Subvenções às ONGs, neste município.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>Bruno Sales, Adeildo do Abacaxi, Gil Dantas, Léo do Ar, Nino da Gaiola, Régis, Tadeuzinho, Tonho da Rodoviária</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/519/346_indicacao_363_2021_completa.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/519/346_indicacao_363_2021_completa.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a criação do Fundo Municipal de Desenvolvimento da Agricultura Familiar de Gravatá. Seque anexa a Minuta do Projeto de Lei.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/520/348_indicacao_364_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/520/348_indicacao_364_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o saneamento e calçamento da Rua Severino Teixeira de Araújo, Bairro Maria Auxiliadora, neste município.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/521/349_indicacao_366_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/521/349_indicacao_366_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de 2 (dois) quebra-molas na Rua Duarte Coelho (Polo moveleiro), neste município.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/522/350_indicacao_367_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/522/350_indicacao_367_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de 2 (dois) banheiros no Alto do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/523/351_indicacao_368_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/523/351_indicacao_368_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Pagamento do 13° (décimo terceiro) salário dos funcionários contratados, neste município.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da 2a travessa Arcanjo Regalado, neste município.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/525/353_indicacao_370_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/525/353_indicacao_370_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a arborização as margens da BR 232, neste município.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/526/354_indicacao_371_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/526/354_indicacao_371_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de uma faixa de pedestres na Rua do Norte, em frente ao ponto de mototáxis, neste município.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/527/355_indicacao_372_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/527/355_indicacao_372_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro na estrada que dá acesso ao sítio Cotunguba de Cima, neste município.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/528/356_indicacao_373_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/528/356_indicacao_373_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm° Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o saneamento básico da Rua Jurema, próximo ao mototáxi, Bairro Porta Florada, neste município.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/529/357_indicacao_374_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/529/357_indicacao_374_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, Sr. RICARDO MALTA, seja providenciado o asfalto da Rua do Prado, neste município.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/530/358_indicacao_375_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/530/358_indicacao_375_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto da Rua José Vila Nova, nas proximidades do Armazém de Construção Vila Nova, neste município.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/531/359_indicacao_377_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/531/359_indicacao_377_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a urbanização na Rua Ozires Lins Caídas com acesso a feira livre, Mercado Cultural e ao Mercado Público Gustavo Borba (Mercado de farinha), neste município.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/532/360_indicacao_378_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/532/360_indicacao_378_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a desburocratização do procedimento simplificado de Concessões de Alvarás, neste município.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/533/361_indicacao_379_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/533/361_indicacao_379_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Saúde, Sr. Edson Souza, sejam providenciadas Câmeras de Segurança, em locais estratégicos, dentro do Posto de Saúde, no Sítio Lagoa do Fernando, neste município.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/534/362_indicacao_380_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/534/362_indicacao_380_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, Sr. RICARDO MALTA, seja providenciado o saneamento básico e calçamento para Rua da Estrela, neste município.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/535/363_indicacao_381_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/535/363_indicacao_381_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado uma Escola, com uma capela em homenagem a Nossa Senhora de Fátima, na Rua Prof3 Maria Emília Farias Neves, situado no Bairro Porta Florada em frente a Marcos do Armazém (caminhão azul), neste município.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/536/364_indicacao_382_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/536/364_indicacao_382_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada uma Creche, na Rua Prof3 Maria Emília Farias Neves, situado no Bairro Porta Florada em frente a Marcos do Armazém (caminhão azul), neste município.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/537/365_indicacao_383_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/537/365_indicacao_383_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de um Posto de Saúde da Família (PSF) no assentamento Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/538/366_indicacao_384_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/538/366_indicacao_384_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação da Rua Francisco Vidal, Loteamento Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/539/367_indicacao_385_2021_completa.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/539/367_indicacao_385_2021_completa.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que seja providenciado e encaminhado a esta Casa PROJETO DE LEI_x000D_
 com a seguinte ementa: “Dispõe sobre a criação de escolinhas_x000D_
 de futebol nos campos da cidade pertencentes ao município”.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/540/368_indicacao_386.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/540/368_indicacao_386.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de um relógio com termómetro na Praça do Cruzeiro, ponto turístico e de circulação dos gravataenses, neste município.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/541/369_indicacao_387_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/541/369_indicacao_387_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a Iluminação da PE/ 87 que liga Gravatá ao Distrito de Mandacaru, neste município</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/542/370_indicacao_388_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/542/370_indicacao_388_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a revitalização D” caixa de água próximo ao cemitério no Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/543/371_indicacao_389_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/543/371_indicacao_389_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reforma na Escola_x000D_
 Gravatá, localizada na rua São Caetano Bairro Novo, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/544/373_indicacao_390_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/544/373_indicacao_390_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado com “Urgência” a reposição das Lâmpadas Queimadas da Vila São Severino, Distrito deste município.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/546/374_indicacao_391_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/546/374_indicacao_391_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma da praça que fica situada em frente da Igreja Católica da Vila São Severino, Distrito deste município.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/547/375_indicacao_392_2021_2.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/547/375_indicacao_392_2021_2.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma ponte de Pedestre na Segunda Travessa Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/548/376_indicacao_393_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/548/376_indicacao_393_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma da Bueira da Rua Alto da Boa Vista, em frente a casa de número 275, neste município.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/549/377_indicacao_394_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/549/377_indicacao_394_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Rua São Luís, localizada no Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/550/378_indicacao_395_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/550/378_indicacao_395_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro na estrada que dá acesso ao Sítio Brejo de fora, neste município.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/551/379_indicacao_396_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/551/379_indicacao_396_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um Posto de Saúde no Sítio Carapotós, neste município.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/552/380_indicacao_397_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/552/380_indicacao_397_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada uma Unidade do SAMU no Distrito de Mandacaru, para atender a população de Mandacaru e Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/553/381_indicacao_398_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/553/381_indicacao_398_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pintura da faixa de Pedestre ao lado da Escola Educandário Caminho do Saber, na Rua do Norte, neste município.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/554/382_indicacao_399_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/554/382_indicacao_399_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Rua Eugênio Cardoso da Fonte, no Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/555/383_indicacao_400_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/555/383_indicacao_400_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr._x000D_
 Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando_x000D_
 que, junto ao Secretário de Infraestrutura, Sr. RICARDO MALTA,_x000D_
 seja providenciado o calçamento da Rua da Humberto Clericuzi,_x000D_
 Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/556/384_indicacao_401_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/556/384_indicacao_401_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, Sr. RICARDO MALTA, seja providenciado a Revitalização da praça Antônio Francisco Gonçalves, localizada na Rua do Prado, neste município.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/557/385_indicacao_402_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/557/385_indicacao_402_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, Sr. RICARDO MALTA, seja providenciado a instalação de uma rampa de acesso para cadeirantes ou/ mobilidade reduzida na Capela de Cristo Rei, localizada no Alto do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/558/386_indicacao_403_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/558/386_indicacao_403_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado a construção de uma pista de Cooper em volta da Lagoa, situada no Bairro Porta Florada, por trás do Prive Water Park, neste Município.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/559/387_indicacao_404_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/559/387_indicacao_404_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento na Travessa Padre João Sarapeão da Cruz, Bairro Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/560/388_indicacao_405_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/560/388_indicacao_405_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o Calçamento da Rua Oito, Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/561/388_indicacao_405_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/561/388_indicacao_405_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado 20 (vinte) coletes balísticos para a Guarda Municipal, neste Município.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/562/389_indicacao_407_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/562/389_indicacao_407_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o saneamento e calçamento da Rua Chico Mendes, Bairro Maria Auxiliadora, neste Município</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/563/390_indicacao_408_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/563/390_indicacao_408_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o saneamento e calçamento da Rua Miguel Arraes, Bairro Maria Auxiliadora, neste Município.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/564/391_indicacao_410_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/564/391_indicacao_410_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de um Pórtico na entrada do Distrito de São Severino de Gravatá, neste Município.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/565/392_indicacao_411_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/565/392_indicacao_411_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Recuperação das paradas dos pontos de ônibus situados na estrada entre o Distrito de Mandacaru e o Distrito de Uruçu- Mirim, neste Município.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/566/393_indicacao_412_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/566/393_indicacao_412_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado um CRAS na Avenida Brasil, situado no loteamento Alpes Suíço, neste município.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/567/394_indicacao_413_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/567/394_indicacao_413_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, que, junto ao setor competente, seja providenciado abertura de uma Rua por trás das barracas que ficam situadas em frente a emergência # do HOSPITAL DOUTOR PAULO DA VEIGA PESSOA, neste Município.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/568/395_indicacao_414_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/568/395_indicacao_414_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, Sr. RICARDO MALTA, seja providenciado máquina e piçarro na Rua Reginaldo Inácio do Nascimento no Loteamento Novo Horizonte, Bairro Porta Florada, neste município.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/569/396_indicacao_415_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/569/396_indicacao_415_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que junto, ao Secretário de Saúde, Sr. EDSON SOUZA, seja providenciado a colocação de umas de sugestão aos pacientes no posto de Lagoa de Fernando, neste município.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/570/397_indicacao_418_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/570/397_indicacao_418_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Rua da União próxima a Rua Auto do Socorro, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/571/398_indicacao_419_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/571/398_indicacao_419_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Travessa Jasmelina Olídio Jorge Filha, nas proximidades da Rua Alto do Socorro, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/572/399_indicacao_420_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/572/399_indicacao_420_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma sede para Subprefeitura do Distrito de São Severino, neste município.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/573/400_indicacao_422_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/573/400_indicacao_422_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a ampliação do horário de funcionamento ao público do USF- Unidade de Saúde da Família do CAIC, I, II, neste município.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/574/401_indicacao_425_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/574/401_indicacao_425_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o fardamento dos servidores da Secretaria de Saúde, neste município.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/575/402_indicacao_426_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/575/402_indicacao_426_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de dois banheiros públicos no Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/576/403_indicacao_429_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/576/403_indicacao_429_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOM ES DA SILVA, solicitando que, junto ao setor competente, seja providenciado e encaminhado a esta Casa Legislativa um Projeto de Lei para doação de um terreno_x000D_
 localizado na Avenida Margarida S’ERPA COSSART, para fins da_x000D_
 Associação dos Floricultores e Agricultores da Agricultura_x000D_
 Familiar de Gravatá, neste município</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/577/404_indicacao_430_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/577/404_indicacao_430_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a aquisição de uma Unidade Móvel de Coleta para contribuir com o aumento das doações de sangue, neste município.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/578/405_indicacao_431_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/578/405_indicacao_431_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a ampliação do horário de funcionamento ao público do USF- Unidade de Saúde da Família no Distrito de Uruçu Mirim, neste município.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/579/406_indicacao_432_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/579/406_indicacao_432_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um calçadão na Rua Sete de Setembro do início da casa n° 429 até a casa de n° 309, neste município.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/580/407_indicacao_434_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/580/407_indicacao_434_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o saneamento e calçamento da Rua Luiz Gonzaga, Bairro Maria Auxiliadora, neste município.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/581/408_indicacao_435_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/581/408_indicacao_435_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o saneamento e calçamento da Rua José Carlos Cardoso, Bairro Alpes Suíço, neste município.</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/582/409_indicacao_436_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/582/409_indicacao_436_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a sinalização da PE/87, no trecho que liga Gravatá ao Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/583/410_indicacao_437_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/583/410_indicacao_437_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam providenciadas melhorias na estrada, Serra do Contente, neste município.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/584/411_indicacao_438_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/584/411_indicacao_438_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOM ES DA SILVA, solicitando que, junto ao Secretário de Saúde, Sr.° JOSÉ EDSON DE SOUZA, seja_x000D_
 providenciada uma reforma no Centro de Fisioterapia, neste_x000D_
 município</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/585/412_indicacao_440_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/585/412_indicacao_440_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Saúde, Sr. EDSON SOUZA, seja providenciado um Psicólogo especialista para os pacientes em tratamento Oncológico (Câncer), neste município.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/586/413_indicacao_441_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/586/413_indicacao_441_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Saúde, Sr. EDSON SOUZA, seja providenciado um equipamento de Mamografia (Mamógrafo), neste município.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/587/414_indicacao_442_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/587/414_indicacao_442_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Auditor Jurandir Medeiros (Rua do Posto Ana Caminha I, II) Bairro Área Verde, neste município.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/588/415_indicacao_443_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/588/415_indicacao_443_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um (1) médico endoscopista para o Posto I, neste município.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/589/416_indicacao_444_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/589/416_indicacao_444_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a sinalização do ponto turístico “Pedra da Lua” localizado em perímetro rural, na comunidade Sítio Limeira, neste município.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/590/417_indicacao_445_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/590/417_indicacao_445_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a sinalização em perímetro Escolar na Av. Joaquim Didier, em frente à Escola Devaldo Borges, neste município.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/591/418_indicacao_446_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/591/418_indicacao_446_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a ampliação no horário de funcionamento ao público da Unidade de Saúde da Família-USF Dra. Ana Maria Caminha Maciel Silva, localizada no Bairro Área Verde, neste município.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/592/419_indicacao_447_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/592/419_indicacao_447_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um Laboratório Fitoterápico, neste município.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/593/420_indicacao_448_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/593/420_indicacao_448_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Travessa Joaquim Batista de Oliveira, localizada no Bairro COHAB I, neste município.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/594/421_indicacao_449_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/594/421_indicacao_449_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a retomada da construção da Quadra Poliesportiva do Distrito de Avenças,_x000D_
 neste município.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/595/422_indicacao_450_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/595/422_indicacao_450_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de um coletor de lixo no Distrito de São Severino, neste município.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/596/423_indicacao_451_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/596/423_indicacao_451_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de uma Praça na Rua José Idalino de Albuquerque, situada no Distrito de Uruçu- Mirim, neste município.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/597/424_indicacao_452_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/597/424_indicacao_452_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam providenciadas melhorias na estrada Pedra Branca, neste município.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/598/425_indicacao_453_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/598/425_indicacao_453_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam providenciada faixa de pedestre na Av. 15 de Novembro, em frente ao supermercado Santana, neste município.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/599/426_indicacao_454_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/599/426_indicacao_454_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada adequação da estrutura física para dar acessibilidade às pessoas que desejam frequentar a CASA DA CULTURA DE GRAVATÁ, memorial da cidade, situada na Rua Cleto Campeio, Centro, neste município.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/600/427_indicacao_455_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/600/427_indicacao_455_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um corrimão na Igreja de Cristo Rei, Bairro Cruzeiro, neste município</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/601/428_indicacao_456_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/601/428_indicacao_456_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Reabertura da Sementeira Municipal de Gravatá, neste município.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/602/429_indicacao_457_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/602/429_indicacao_457_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de uma Maternidade no Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>Gil Dantas, Régis</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/603/430_indicacao_458_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/603/430_indicacao_458_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reabertura do portão lateral do Parque da Cidade “Monsenhor Paulo Cremildo de Oliveira”, neste município.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/604/431_indicacao_459_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/604/431_indicacao_459_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada com “Urgência” a colocação de piçarro e passar a máquina patrol na Rua Santa Mônica, Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, Sr. Ricardo Malta, seja providenciada a colocação de quebra-molas na Rua Castor da Rosa, em frente ao Supermercado Cesta Básica, neste município.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/606/433_indicacao_461_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/606/433_indicacao_461_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, Sr. Ricardo Malta, seja providenciada a colocação de quebra-molas em frente a lagoa fabricantes de lajes, localizada na Avenida Riacho do Mel, neste município.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/607/434_indicacao_462_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/607/434_indicacao_462_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Manoel Serafim Sobrinho, localizada no Bairro Salgadão próximo ao campo do juiz, neste município.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/608/435_indicacao_463_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/608/435_indicacao_463_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Firmino Batista de Oliveira, localizada no Bairro do Prado, próximo ao campo da cerâmica, neste município.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/609/436_indicacao_464_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/609/436_indicacao_464_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto na Rua Prof8 Maria Emília Farias Neves, situada no Bairro Porta Florada, neste município.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/610/437_indicacao_465_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/610/437_indicacao_465_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Governador Sr.° PAULO HENRIQUE SARAIVA CÂMARA e ao Deputado Estadual Sr.° WALDEMAR BORGES, seja implantado caixa de brita na descida da Serra das Russas na BR 232, neste município.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/611/438_indicacao_466_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/611/438_indicacao_466_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a colocação de urnas de sugestão aos pacientes do Posto I, neste município.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/612/439_indicacao_467_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/612/439_indicacao_467_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam providenciados ventiladores de teto no Açougue Público, neste município.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/613/440_indicacao_468_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/613/440_indicacao_468_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um posto de informações turísticas no Alto do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/614/441_indicacao_469_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/614/441_indicacao_469_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada iluminação na Escadaria do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/615/442_indicacao_470_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/615/442_indicacao_470_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de um parque da cidade no Bairro Salgadão, neste município.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/616/443_indicacao_471_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/616/443_indicacao_471_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reestruturação da academia da cidade no Bairro Salgadão, neste município.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/617/444_indicacao_472_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/617/444_indicacao_472_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada Faixa de Pedestre em frente à Escola Instituto Jardim da Criança, localizada na Rua Estevão Câmara, n° 265, Bairro Centro, neste município.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/618/445_indicacao_473_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/618/445_indicacao_473_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado banheiro Público para o Distrito de São Severino de Gravatá, neste município.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/619/446_indicacao_474_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/619/446_indicacao_474_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um programa de Aquisição ou Desapropriação de Terrenos para doação a moradores carentes do distrito de Mandacaru, que não possuam nenhum imóvel, através de um Projeto de Lei que garanta a Aquisição e Desapropriação e a doação dos Terrenos, conforme já foi realizado no ano de 1996, através da Lei Municipal de N° 2.444/96, em que a população carente deste Distrito foi contemplada com a doação de 168 lotes de terras, que foram desmembradas da "Fazenda Nova Baviera”, onde hoje todos os lotes estão com suas casas construídas, tendo a população uma moradia decente, neste município.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
     <t>Prequé, Nenê de Uruçu</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/621/447_indicacao_475_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/621/447_indicacao_475_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um programa de Aquisição ou Desapropriação de Terrenos para doação a moradores carentes do distrito de Uruçu-Mirim, que não possuam nenhum imóvel, através de um Projeto de Lei que garanta a Aquisição e Desapropriação e a doação dos Terrenos, com área mínima de 250m2, sendo uma moradia decente para aquela população, neste município.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/622/448_indicacao_476_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/622/448_indicacao_476_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Saúde, Sr. Edson Souza, seja providenciada a realização de atendimento com diversas especialidades aos homens no PSF de Lagoa do Fernando, que o atendimento seja feito dás 17:00 às 20:00 horas, neste município.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/623/449_indicacao_477_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/623/449_indicacao_477_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de dois banheiros públicos no Cemitério do Sítio de Cotunguba, neste município.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/624/450_indicacao_478_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/624/450_indicacao_478_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Coronel João Malta, localizada no Bairro do Prado, próximo ao Bar e Restaurante Panela de Barro, neste município.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/625/451_indicacao_479_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/625/451_indicacao_479_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a implantação de lixeiras recicláveis na entrada da Várzea Grande, neste município.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/626/452_indicacao_480_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/626/452_indicacao_480_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a ampliação da rota da coleta de lixo no distrito de Avenças e região, Cotunguba, Várzea Grande e Telha Branca, próximo a Borrego e Valdomiro, neste município.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/627/453_indicacao_481_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/627/453_indicacao_481_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de dois quebra- molas na Rua conselheiro Manoel Rodrigues Alves, neste município.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/628/454_indicacao_482_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/628/454_indicacao_482_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Eraldo Valois, no Bairro Jardim Petrópolis, neste município.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/629/455_indicacao_483_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/629/455_indicacao_483_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Defesa e Segurança Civil, Sr. Gilmar Oliveira, seja providenciada a instalação de um semáforo no cruzamento que interliga a Av. Joaquim Didier e a Rua 7 de setembro, neste município.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/630/456_indicacao_484_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/630/456_indicacao_484_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Infraestrutura, Sr. Ricardo Malta, seja providenciada a cobertura do canal de esgoto, com malhas de ferro ou que for melhor indicado pela engenharia, na Rua Almirante Barroso, próximo a ponte preta, neste município</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/631/457_indicacao_485_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/631/457_indicacao_485_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a Reforma da Quadra Esportiva da Escola Intermediária Dom Paulo Hipólito de Souza, Distrito de Uruçu- Mirim, neste município.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>Zé da Saúde, Nego Suíno</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/632/458_indicacao_487_2021_completa.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/632/458_indicacao_487_2021_completa.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que ouvido Plenário na forma regimental, se_x000D_
 aprovada, seja encaminhado ofício ao Exm°. Sr. Prefeito do_x000D_
 Município, JOSELITO GOM ES DA SILVA, solicitando que, junto ao_x000D_
 setor competente, seja providenciada a elaboração de um_x000D_
 PROJETO DE LEI para doação de um terreno no assentamento_x000D_
 São Tiago, na área verde, para construção de uma Capela_x000D_
 (Paróquia Nossa Senhora das Graças), neste município.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/633/459_indicacao_488_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/633/459_indicacao_488_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam providenciadas melhorias na estrada do Sítio Resina, neste município.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/634/460_indicacao_489_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/634/460_indicacao_489_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, sejam providenciadas melhorias na estrada do Sítio Águas Claras, neste município.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/635/461_indicacao_490_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/635/461_indicacao_490_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a recuperação da travessa Alto da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/636/462_indicacao_491_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/636/462_indicacao_491_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o calçamento da Rua Professora Elizabeth chaves, no Bairro Alpes Suíço, neste município.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/637/463_indicacao_492_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/637/463_indicacao_492_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a revitalização do Parque Infantil do Cruzeiro, neste município</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/638/464_indicacao_494_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/638/464_indicacao_494_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a implantação de uma unidade Compaz (Centro de Comunitário da paz), neste município.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/639/465_indicacao_495_2021_-_completa.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/639/465_indicacao_495_2021_-_completa.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Projeto de Lei para criação da “CASA DE PASSAGEM MUNICIPAL DE CÃES E GATOS”, neste Município.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/640/466_indicacao_496_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/640/466_indicacao_496_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada uma a colocação de piçarro e passar a máquina Patrol ou Retro, na Rua Projetada Riacho do Mel 63 próximo a residência de “Santos” do cata-vento, Bairro CAIC, neste Município.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a Requalificação das barracas de lanches em frente ao Hospital Dr. Paulo da Veiga Pessoa, neste município.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/642/468_indicacao_498_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/642/468_indicacao_498_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada Aquisição de um caminhão apoio com MUNK, para podação das árvores no município de Gravatá.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/643/469_indicacao_499_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/643/469_indicacao_499_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento de ruas dentro do Cemitério São Sebastião no Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/644/470_indicacao_500_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/644/470_indicacao_500_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reposição das lâmpadas queimadas da Travessa Cónego Américo, próximo à Rua Alto do Socorro, Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/645/471_indicacao_501_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/645/471_indicacao_501_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a doação de um terreno, localizado na Pracinha da Compesa, para construção da Capela N.S. APARECIDA, neste município.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/646/472_indicacao_502_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/646/472_indicacao_502_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a reforma da Creche Santa Luzia, do Retiro Saudoso, neste município.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/647/473_indicacao_503_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/647/473_indicacao_503_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Deputado Federal, Exm°. Sr. AUGUSTO COUTINHO, sejam empregados esforços no sentido de destinar uma emenda no valor de R$ 250,000,00 (DUZENTOS E CINQUENTA MIL REAIS), que será destinada para adquirir um Castramóvel junto ao Ministério do Meio Ambiente -MMA, neste município.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/648/474_indicacao_504_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/648/474_indicacao_504_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Meio Ambiente e Desenvolvimento Rural, Sr. LUIS JOSÉ DA SILVA, seja providenciada a manutenção da estrada que liga o Distrito de Mandacaru, nas mediações da fazenda Estrela, (estrada velha de Mandacaru) até o assentamento Santo Antônio, passando pela “Serra do Governador”, neste município.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/649/475_indicacao_505_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/649/475_indicacao_505_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção do calçamento da Rua Dom Ricardo de Castro Varela, Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/650/476_indicacao_506_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/650/476_indicacao_506_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção do calçamento da Rua Padre Herculano de Brito, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/651/477_indicacao_507_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/651/477_indicacao_507_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação da Rua Inácio dos Santos, Bairro COHAB I, para fins de melhoria do trajeto, uma vez que ele se encontra em péssimas condições, neste município.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/652/478_indicacao_508_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/652/478_indicacao_508_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de uma parada de ônibus no Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/653/479_indicacao_509_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/653/479_indicacao_509_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada instalação de mais 10 (dez) novos leitos de UTI para atendimento geral, no Hospital Dr. Paulo da Veiga Pessoa, neste município.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/654/480_indicacao_510_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/654/480_indicacao_510_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado 1 (um) médico cirurgião ortopédico para o Hospital Dr. Paulo da Veiga Pessoa, neste município.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/655/481_indicacao_511_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/655/481_indicacao_511_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada melhorias nas estradas do Sítio Campininha, neste município.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/656/482_indicacao_512_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/656/482_indicacao_512_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a manutenção em terraplanagem da estrada do Sítio Candieiro II, no Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/657/483_indicacao_513_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/657/483_indicacao_513_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao COMANDANTE DA 5a CIPM, llm° Sr. Major Kleber José de Freitas, solicitando que sejam providenciadas Rondas Policiais no Residencial Riacho do Mel III, Bairro CAIC, neste município.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/658/484_indicacao_514_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/658/484_indicacao_514_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de quebra- molas, na Rua Projetada 8 QD-H, localizada no Residencial Riacho do Mel, Bairro CAIC, neste município.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/659/485_indicacao_515_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/659/485_indicacao_515_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a colocação de piçarro no Sítio Tarrafa, iniciando da Fazenda Repouso, neste município.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/660/486_indicacao_516_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/660/486_indicacao_516_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de piçarro no Sítio Caetano, neste município.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/661/487_indicacao_517_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/661/487_indicacao_517_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja providenciada a colocação de quebra- molas, na Rua Alto do Quirino, nas imediações da casa de número 440, Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/662/488_indicacao_518_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/662/488_indicacao_518_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Francisco Sobreira, Alpes Suíço, neste município.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/663/489_indicacao_519_2021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/663/489_indicacao_519_2021.pdf</t>
   </si>
   <si>
     <t>Indicação que dispõe que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um programa de Aquisição ou Desapropriação de Terrenos para doação a moradores carentes da Área Urbana da cidade de Gravatá, que não possuam nenhum imóvel, através de um Projeto de Lei que garanta a Aquisição e Desapropriação e a doação dos Terrenos, para que a população Carente da nossa cidade tenha uma moradia decente, neste município.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/677/requerimento_01.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/677/requerimento_01.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos trabalhos legislativos, VOTO DE PARABÉNS ao vereador José Alercio de Farias, pela passagem do seu aniversário no último dia 11 do corrente mês.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/678/requerimento_02.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/678/requerimento_02.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr. José Ferreira da Silva, como “Deto da Pipoqueira”, no último dia 09 do corrente mês. Da decisão dessa casa, dar conhecimento ao seu filho Fábio Luiz Menezes.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_03.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_03.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr. Severino Manoel dos Santos, como “Valdecir de Mandacaru”, no último dia 09 do corrente mês. Da decisão dessa casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_04.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_04.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos trabalhos legislativos, VOTO DE PESAR pelo falecimento da Sr3. Vera Lúcia Vasconcelos da Silva, conhecida como “Vera do Prado”, ocorrido no dia 23 do corrente mês. Da decisão dessa casa, dá decisão desta Casa, dá conhecimento ao seu filho Júnior Vasconcelos da Silva (Coordenador do Posto I) ou em sua residência na Rua do Prado n° 278, Bairro do Prado - Gravatá-PE.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/681/requerimento_05.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/681/requerimento_05.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja encaminhado ofício ao Exm° Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que seja providenciado, e encaminhado a esta Casa Legislativa, Projeto de Lei para concessão de um desconto maior no IPTU do exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/682/requerimento_06.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/682/requerimento_06.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja encaminhado ofício ao Exm° Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que seja providenciado, e encaminhado a esta Casa Legislativa, Projeto de Lei para concessão de reajuste salarial dos cargos de enfermeiro e técnico em enfermagem da rede municipal de saúde, que tiveram e tem um importante papel no combate à pandemia pelo COVID-19.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/683/requerimento_07.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/683/requerimento_07.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos trabalhos legislativos, VOTO DE APLAUSO para SILVANA MARIA DE LIMA, técnica de enfermagem, que desde 2000 vem exercendo seu _x000D_
 trabalho no Hospital Dr. Paulo da Veiga Pessoa, a mesma foi a _x000D_
 primeira pessoa da área de saúde a receber a primeira dose da vacina no combate ao COVID-19, por estar na linha de frente. Silvana Maria de Lima, no momento representa os profissionais e _x000D_
 grupos da saúde, dedicando e salvando vidas.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_08.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_08.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja encaminhado ofício ao Exm° Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que seja providenciada a doação de um terreno para o grupo de oração Santíssima Trindade, neste município.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/685/requerimento_09.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/685/requerimento_09.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr. Manoel Amaro da Silva, como “Mané do Alho”, no último dia 04 do corrente mês. Da decisão dessa casa, dar conhecimento ao seus familiares.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/686/requerimento_10.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/686/requerimento_10.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PARABÉNS à Secretária de Ação Social e Juventude, Srª VIVIANE FAGUNDES, pela retomada e ampliação do Programa leite para todos, onde as crianças carentes são beneficiadas voltando a ser entregue o leite nos Distritos de _x000D_
 Mandacaru e Uruçu-Mirim.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>Nego Suíno, Leandro do Transporte Alternativo</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_11.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_11.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Profundo Pesar pelo falecimento da Srª. LUCIENE FERREIRA DA SILVA, ocorrido no dia 19 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/688/requerimento_12.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/688/requerimento_12.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que e aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Parabéns ao Sr. Adeilson José Bento, pela passagem do seu Aniversário no dia 21 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_13.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_13.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Parabéns ao Sr. Leonardo José da Silva, pela passagem do seu Aniversário no dia 28 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_14.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_14.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Parabéns ao Sr. Joselito Gomes da Silva, pela passagem do seu Aniversário no dia 31 de Março de 2021.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_15.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_15.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PESAR pelo falecimento do Sr. MANOEL LUÍS DE FRANÇA, como FRANÇA DA PADARIA último dia 12 do ocorrente mês de 2021. Da decisão dessa casa dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_16.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_16.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PESAR pelo falecimento do Sr. NIVALDO FEELIX DA SILVA, como VA VÁ DO FARELO no último dia 16 do ocorrente mês de 2021. Da decisão dessa casa dar conhecimento aos seus familiares. DAYVISON FRANKLIN FELIX DA SILVA .</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>Cabritinha, Leandro do Transporte Alternativo</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_17.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_17.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PESAR pelo falecimento do PADRE FERNANDO LIMA no último dia 13 do ocorrente mês de 2021. Da decisão dessa casa dar conhecimento a PARÓQUIA DE SANTANA GRAVATÁ .</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_18.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_18.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE APLAUSO as mulheres gravataense, pelo DIA INTERNACIONAL DA MULHER, EM 08 DE MARÇO.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_20.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_20.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS ao Sr. JIDEALDO MANOEL DANTAS, pela passagem do seu Aniversário no dia 18 de Março de 2021.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_21.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Aplauso ao Sr. Frailan Mota, Secretário Executivo De Saúde.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_23.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_23.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que e aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Profundo Pesar pelo falecimento da Srª. Jaqueline Michele Silva de Oliveira, como “Kelly do Pastel”, no último dia 15 do ocorrente mês. Da decisão dessa Casa, dar conhecimento ao seu pai Cicero Torres de Oliveira.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_24.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_24.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Profundo Pesar, pelo falecimento do Sr Paulo Renato Soares, como “Renato Planta”, no último dia 15 do corrente mês. Da decisão dessa Casa dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_25.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_25.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Profundo Pesar, pelo falecimento de Sr. Henilson Lopes, no último dia 16 do corrente mês. Da decisão dessa Casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Profundo Pesar, pelo falecimento da Srª Maria Ferreira Barros, como "Maria de Lula", no último dia 16 do corrente mês. Da decisão dessa Casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/701/requerimento_27.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/701/requerimento_27.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Pesar, pelo falecimento da Srª Jacinete Brito Lins De Andrade, no último dia 21 de março do corrente ano, na cidade de Recife. Da decisão dessa Casa dar conhecimento a Sra Luciana Brito Lins de Andrade filha da pranteada.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_28.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_28.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, uma Moção de Congratulação ao Departamento municipal de Trânsito de Gravatá, destacando o seu Presidente, o Sr. José Agostinho dos Santos e a Guarda Municipal de Gravatá, destacando o comandante, o Sr. André Paiva, e a todos que compõe os respectivos órgãos, pela excelente organização do trânsito de Gravatá, no período da semana da Pascoa do corrente ano.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/703/requerimento_29.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/703/requerimento_29.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, de VOTO de Profundo Pesar, pelo falecimento do Sr. Valter Francisco dos Santos, conhecido como “MÔ da Toyota”, no último dia 19 do corrente mês. Da decisão dessa casa, dar conhecimento ao Sr. José Ximenes da Silva.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/704/requerimento_30.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/704/requerimento_30.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, cumprimentando-o cordialmente, informo o recebimento do Ofício Sec. N°01872/2021, advindo da Assembleia Legislativa do Estado de Pernambuco, comunicando sobre a aprovação do Requerimento de VOTO DE APLAUSO n° 2651 de autoria do Deputado Joaquim Lira, sobre a emancipação política do nosso município. Em tempo, SOLICITO A LEITURA do referido voto de aplauso.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento_31.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento_31.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, que seja realizada a Leitura da Indicação n° 5044/2021 de autoria do Deputado Joaquim Lira, requerendo que Estado de Pernambuco efetue a distribuição de sementes de milho e feijão para os agricultores do município de Gravatá.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento_32.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento_32.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr. Vicente Lúcio da Silva, último dia 24 de maio do decorrente ano. Da decisão dessa casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>Prequé, Léo do Ar</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/707/requerimento_33.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/707/requerimento_33.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr. Valdemar Tavares de Lima, “como” Demar no último dia 31 de maio do decorrente ano. Da decisão dessa casa, dar conhecimento aos Srs. Henning Tavares de Lima e Heury Tavares de Lima, filhos do homenageado, a Sra. Elvira Olivia dos Santos Belo, mãe do pranteado, Adriano Agostinho de Belo, Nelson Tavares de Lima, Adeildo Tavares, Marlene Elvira da Silva, Maria Elvira da Silva, irmãos do pranteado.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento_34.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento_34.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja encaminhado ofício ao Exm° Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que seja providenciado, e encaminhado a esta Casa Legislativa, Projeto de Lei para concessão de ISENÇÃO DAS TAXAS DE MERCADO PÚBLICO do exercício financeiro de 2021, enquanto perdurar a pandemia do COVID-19.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/709/requerimento_35.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/709/requerimento_35.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que EU, LEONARDO JOSÉ DA SILVA, VEREADOR ELEITO PARA LEGISLATURA DE 2021-2024, PRESIDENTE DA MESA DIRETORA, VENHO REQUERER, CONFORME O ARTIGO N° 74 DO REGIMENTO INTERNO, A DISPENSA DOS PARECERES REFERENTE ÀS SEGUINTES EMENDAS:</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/710/requerimento_36.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/710/requerimento_36.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, que seja efetuado a leitura desse requerimento, bem como, incluído na ata dos trabalhos a informação que foi destinada ao município de Gravatá pelo Excelentíssimo Sr. Deputado Estadual Joaquim Lira, duas emendas parlamentares conforme abaixo se descreve:</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/711/requerimento_37.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/711/requerimento_37.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que , se aprovado seja consignado na ata dos nossos trabalhos legislativos, VOTOS DE PESAR pelo falecimento Sr. JURANDIR PEREIRA DE SPINDOLA "como” (Jurandir da Madeireira) no último dia 04 do corrente mês.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_38.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_38.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, VOTOS DE PESAR pelo falecimento do Sr. Jobson Severino Silva, no último dia 10 do corrente mês de 2021. Da decisão da Casa, dar conhecimento aos seus familiares, esposa Maria e aos filhos, Jhonatan e Marília.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_39.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_39.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, VOTOS DE PESAR pelo falecimento do Sr. José Marcos Silva Melo, no último dia 13 do ocorrente mês de 2021. Da decisão desta Casa dar conhecimento aos seus familiares, irmão Marcelo Pereira da Silva “ex vereador” (Marcelo Moto).</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_40.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_40.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Aplauso ao Exm° Sr. Humberto Sérgio Costa Lima, Senador da República, considerando que, através de Emenda Parlamentar indicou a cidade de Gravatá para ser contemplada com 01 Kit do Conselho Tutelar, este tem o objetivo de dar melhor condição de trabalho aos conselheiros e conselheiras da nossa Cidade , o Kit é composto por: 01 Carro zero, 05 computadores , 01 impressora e 01 gelágua.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_41.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_41.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Aplauso ao Exm° Sr. Humberto Sérgio Costa Lima, Senador da República, considerando que, com um intuito de ajudar e colaborar com a gestão da prefeitura da Cidade de Gravatá destinou também uma Emenda Parlamentar para a secretária de Saúde no valor de R$ 300.000,00 (trezentos mil reais).</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_42.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_42.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS ao Sr. JOSÉ ANTÔNIO DE MEDEIROS FILHO, pela passagem do seu aniversário no dia 20 de Junho de 2021.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_43.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_43.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS ao Sr. LUCAS NÓIA, pela passagem do seu aniversário no dia 18 de junho de 2021, Chefe de gabinete do Prefeito.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_44.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_44.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS ao Sr. José Manoel de Oliveira Filho, pela passagem do seu aniversário no dia 08 de julho de 2021.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_45.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_45.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS ao Sr. Manoel Lorenço da Silva Filho, pela passagem do seu aniversário no dia 06 de julho de 2021 .</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_46.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_46.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PESAR pelo falecimento do Sr. Nivaldo Alves de Almeida, no dia 21 de julho do decorrente ano.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_47.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_47.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE APLAUSO, para Padre João Paulo Araújo Gomes.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_49.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_49.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PESAR pelo falecimento do Sr. José Inocêncio Irmão, “como” Cazuza no último dia 08 do mês de julho do decorrente ano. Da decisão dessa casa dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_50.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_50.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PESAR pelo falecimento do Sr Josué Alexandre de Oliveira, “como” Vavá do limão no último dia 31 do mês de julho do decorrente ano. Da decisão dessa casa dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/724/requerimento_51.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/724/requerimento_51.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE APLAUSO pelo Dia dos Pais. Desejo um Feliz dia dos Pais para meus colegas parlamentares e em especial para todos os pais Gravataenses.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_52.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_52.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS ao Sr. José Marcos da Silva, pela passagem do seu aniversário no dia 03 de agosto de 2021.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_53.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_53.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS a Srª. MADALENA MEDEIROS, pela passagem do seu Aniversário no dia 03 de agosto de 2021 .</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_54.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_54.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS ao Sr. Benedito Leandro de Araújo, pela passagem do seu aniversário no dia 14 de julho de 2021 .</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_55.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_55.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, e encaminhado ofício ao Exm° Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao Ilustríssimo Sr. Secretário de Infraestrutura, Mobilidade e Controle Urbano do Município, RICARDO MALTA, para que seja providenciado o cumprimento da Lei N° 3835/2020, com a colocação de uma placa indicativa com o nome da PRAÇA APOLÔNIO ALEXANDRE BEZERRA, localizada na Rua do Cruzeiro ao lado da Rua São Pedro, neste município.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_57.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_57.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE APLAUSO a primeira Dama do nosso município VIVIANE FACUNDES, pela passagem do seu aniversário no dia 18 de agosto de 2021 .</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_58.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_58.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, Voto de Profundo Pesar, pelo falecimento de THAMIRES ELOÍSA DOS SANTOS SILVA no último dia 16 do corrente mês. Da decisão dessa Casa dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_59.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_59.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que , se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE APLAUSO para a Gravatanse LEYLANE DE CASTRO, atleta em arremesso de peso.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_60.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_60.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE APLAUSO para a Equipe que compõem o Setor de Identificação de emissões de RG (Registro Geral), Departamento que está ligado á Secretaria de Defesa Social deste município.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_61.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_61.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS, ao Sr. FABIO ROMERO, pelo excelente trabalho que vem desempenhado em nossa cidade, honrando com pontualidade e os seus compromissos, neste município.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_62.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_62.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE PARABÉNS, para a 2a Dama do munícipio CARLINE MOURA, pela passagem do seu aniversário no dia 21 de agosto de 2021.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/735/requerimento_63.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/735/requerimento_63.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos, VOTO DE APLAUSO ao Sr. Clebson Amsterdan, pelos trabalhos realizados em Gravatá na área de comunicação do nosso município.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/736/requerimento_64.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/736/requerimento_64.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos e encaminhado ofício ao Exm° Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, e ao Ilustríssimo Sr. Secretário de Infraestrutura, Mobilidade e Controle Urbano do Município, RICARDO MALTA, para que seja providenciado o cumprimento da Lei N° 3.837/2020, com a colocação de uma placa indicativa com o nome da PRAÇA MANOEL ANTÔNIO DOS SANTOS, localizada na Rua 1o de Janeiro, Bairro Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_65.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_65.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PARABÉNS ao Sr. LUIZ PREQUÉ ALVES DE OLIVEIRA, pela passagem do seu aniversário no dia 29 de agosto de 2021 .</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/738/requerimento_66.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/738/requerimento_66.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS aos Marçons de nossa cidade, em alusão ao DIA DO MARÇON, que é comemorado no dia 20 de agosto.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/739/requerimento_67.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/739/requerimento_67.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, VOTOS DE PESAR pelo falecimento do Sr. JOÃO HENRIQUE DOS SANTOS, conhecido como “JOÃO GUERREIRO”, no último dia 30 do corrente mês de 2021. Da decisão da Casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>Tadeuzinho, Léo do Ar</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_68.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_68.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos, VOTOS DE PESAR pelo falecimento do Sr. ANDERSON RANILSON VARELA, conhecido como “ANDERSON DA MADEIREIRA”, no último dia 30 do corrente mês de 2021. Da decisão da Casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_69.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_69.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Exm°. Senhor Sebastião Oliveira, Deputado Federal, pela passagem do seu aniversário neste dia, 31 de agosto de 2021.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_70.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_70.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr. Clebson Amsterdan, pela passagem do seu aniversário, no dia 09 de setembro de 2021 .</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>Gil Dantas, Léo do Ar</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_71.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_71.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr. José Mario Barbosa Costa, conhecido como “Zé Mário do Sindicato”, pela renovação do seu mandato como Presidente do Sindicato dos Trabalhadores e Trabalhadoras Rurais (STTR- Gravatá), ocorrido no dia 01 do mês de setembro de 2021 .</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_72.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_72.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS a OBRA DE DEFESA DA INFÂNCIA POBRE (ODIP), pela passagem do aniversário da Instituição no dia 30 de agosto de 2021, completando 68 anos de atuação a referida ONG.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_73.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_73.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr. Luís José da Silva “como” Lula Do Padre, pela passagem do seu aniversário, no dia 09 de setembro de 2021.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_74.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_74.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr. Lourival Enoque de Oliveira conhecido como “Borracha”, no dia 10 do mês setembro do corrente ano.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>Régis, Prequé, Tonho da Rodoviária</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_75.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_75.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento da Srª Maria da Paz Leite Araújo, conhecida como “Maria da Paz do círculo operário”, no dia 10 do mês setembro do corrente ano.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_76.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_76.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que e aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr. Emanuel Luiz de Souza Lima, conhecido como “Emanuel taxista”, no dia 10 do mês setembro do corrente ano.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_77.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_77.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que  se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr. José Luís de Sena, conhecido como “Zezito do Caldinho”, no dia 10 do mês setembro do corrente ano.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_78.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_78.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento do pequeno Ikaro Carvalho, no dia 10 do mês setembro do corrente ano.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/751/requerimento_79.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/751/requerimento_79.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que CONFORME O ARTIGO N° 74 E 135, DO REGIMENTO INTERNO, A INCLUSÃO NO REGIME DE URGÊNCIA SIMPLES E A DISPENSA DOS PARECERES DO PROJETO DE LEI N° 007/2021, QUE “INSTITUI A “FICHA LIMPA MUNICIPAL” NA NOMEAÇÃO DE SECRETÁRIOS, DIRETORES E CARGOS COMISSIONADOS PARA A ADMINISTRAÇÃO DIRETA, PREFEITURA E CÂMARA MUNICIPAL, E NA ADMINISTRAÇÃO INDIRETA, AUTARQUIAS, EMPRESAS PÚBLICAS E DE ECONOMIA MISTA E FUNDAÇÕES PÚBLICAS, NA FORMA QUE INDICA, E DÁ OUTRAS PROVIDÊNCIAS.”, DE AUTORIA DOS VEREADORES LEONARDO JOSÉ DA SILVA, REGINALDO PEREIRA DA SILVA, ADEILSON JOSÉ BENTO, ANTÔNIO MANOEL DOS SANTOS, JIDEALDO MANOEL DANTAS, BRUNO VILAR SALES, TADEU ORLANDO DO NASCIMENTO SANTOS E VALERIANO BEZERRA DA SILVA, CONSIDERANDO O RELEVANTE INTERESSE PÚBLICO.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/752/requerimento_80.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/752/requerimento_80.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Srª Lucia Maria pereira “Como” Lucia da Casa kika, pela passagem do seu aniversário neste dia, 11 de setembro de 2021 .</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/753/requerimento_82.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/753/requerimento_82.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr Gilvan Pedro Flor Júnior, conhecido como “Gilvan Silva”, pela passagem do seu aniversário, no dia 20 de setembro de 2021 .</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/754/requerimento_83.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/754/requerimento_83.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR pelo falecimento da Srª. Maria Soares de Medeiros, no dia 18 de setembro do corrente ano. Da decisão dessa casa, dar conhecimento ao seu filho, Sr. Keisseny Soares.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/755/requerimento_84.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/755/requerimento_84.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr. Ademar Teixeira do Prado, conhecido como “Demar do Padro”, pela passagem do seu aniversário, no dia 13 de setembro de 2021.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/756/requerimento_85.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/756/requerimento_85.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos VOTO DE APLAUSO para a Equipe de Vacinação Contra o COVID-19, deste município.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>Nenê de Uruçu, Leandro do Transporte Alternativo</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_86.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_86.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos VOTO DE APLAUSO para a Equipe Da CENTRAL De Regulação TFD/Transporte de Gravatá.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_87.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_87.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr Breno Reis Guia Santos, conhecido como “Breno Reis”, pela passagem do seu aniversário, no dia 22 de setembro de 2021 .</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/759/requerimento_88.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/759/requerimento_88.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS a Srª Marlene Bezerra da Silva, pela passagem do seu aniversário, no dia 25 de setembro de 2021 .</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/760/requerimento_89.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/760/requerimento_89.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr. Paulo Flores, pela passagem do seu aniversário, no dia 06 de outubro de  2021.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_90.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_90.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr. Reginaldo Pereira da Silva, pela passagem do seu aniversário, no dia 26 de outubro de 2021.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_91.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_91.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Exm°. Sr. Leonardo Cottard Giestosa, pela passagem do seu aniversário, no dia 19 de outubro de 2021.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_92.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_92.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr. Bruno Vilar Sales, pela passagem do seu aniversário, no dia 19 de outubro de 2021.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_93.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_93.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR pelo falecimento da Srª. Severina Lourenço da Silva Cavalcanti, conhecida como “Vina”, no dia 02 de outubro do corrente ano. Da decisão dessa casa, dar conhecimento aos seus filhos, Josivaldo Alves Cavalcanti, Jardel Alves Cavalcanti, Jarmison Alves Cavalcanti, Jardenise Alves Cavalcante, Jardilaine Alves Cavalcanti de Menêses.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_94.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_94.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO ao MPPE- MINISTÉRIO PÚBLICO DE PERNAMBUCO, à Excelentíssima Senhora Promotora de Justiça do MPPE do município de Gravata -PE, DRA. Fernanda Henriques da Nóbrega, que busca firmar parcerias de inclusão ao PROJETO ORELHÃO DIGITAL.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_95.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_95.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO ao Sr. Célio Miguel de Albuquerque.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>Zé da Saúde, Leandro do Transporte Alternativo, Nego Suíno</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_96.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_96.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Sr. Frailan Mota, Secretário Executivo de Saúde, pela passagem do seu aniversário, no dia 05 de novembro de 2021.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_97.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_97.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos VOTOS DE PARABÉNS, PARA O DISTRITO DE URUÇU MIRIM PELOS 124 ANOS.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_98.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_98.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTOS DE PESAR pelo falecimento do Sr. Ronaldo Avelino da Silva, no dia 06 de novembro do decorrente ano. Da decisão dessa casa, dar conhecimento aos seus irmãos, Inaldo Avelino da Silva, Severino Avelino da Silva e familiares</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_99.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_99.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTOS DE PESAR pelo falecimento da Srª Severina Gonçalves de Lima, no dia 07 de novembro do decorrente ano. Da decisão dessa casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_100.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_100.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PARABÉNS ao Sr. Wyderlan da Silva Cruz, pela passagem do seu aniversário, no dia 19 de outubro de 2021.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_101.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_101.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento da Srª Adriely Cássia Lins de lima, no dia 06 de novembro do corrente ano. Da decisão dessa casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_102.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_102.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PARABÉNS a BANDA 15 DE NOVEMBRO pela passagem do seu aniversário no dia 15 de novembro.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_103.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_103.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, que seja encaminhado ofício ao Exm°. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando informações sobre a existência ou não do Plano de Mobilidade Urbana de Gravatá - Plan MOB/Gravatá, previsto no art. 7º da Lei Municipal n° 3820/2019.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_104.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_104.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTOS DE PESAR pelo falecimento da Srª Rosineide Rodrigues de Amorim, ocorrido no dia 13 do mês_x000D_
 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_105.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_105.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado seja consignado na ata dos nossos Trabalhos Legislativos VOTOS DE PARABÉNS ao Sr Nelson Pereira, pela passagem do seu aniversário no dia 11 do mês.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_106.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_106.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos Voto de Aplauso ao Exm° Dr. Washington Luís Macedo de Amorim, advogado, por mais uma vitória na eleição da OAB/PE - Subseção Vitória de Santo Antão, no último dia 16 de novembro, candidato a Presidente.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_107.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_107.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PARABÉNS a TODOS QUE FAZEM O CONSELHO TUTELAR, pela passagem do seu aniversário, no dia 18 de novembro de 2021.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_108.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_108.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR, pelo falecimento da Srª Creuza Vírginia Teixeira, no dia 20 de novembro do decorrente ano.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/780/requerimento_109.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/780/requerimento_109.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR pelo falecimento do Sr JOÃO ALIXANDRE NETO, no dia 22 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_110.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_110.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS ao Exm° Sr. Tadeu Orlando do Nascimento Santos, pela passagem do seu aniversário, no dia 23 de novembro de 2021.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_111.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_111.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos Trabalhos Legislativos VOTOS DE APLAUSO, a Anciã Matriarca, jurema e IALORIXÁ MÃE MARIA JOSÉ DE OXALÁ, em alusão aos anos de prática e dedicações a Religião e valorização Cultural de Matriz Africana, sobretudo em Conscientização ao Dia da Consciência Negra neste município.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_112.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_112.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos Voto de Aplauso ao Exm° Dr. Ranilson Brandão Ramos, eleito por aclamação, no dia 24 de novembro, para ocupar o cargo de Presidente do Tribunal de Contas do Estado de Pernambuco - TCE/PE, para o biénio 2022-2023.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_113.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_113.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos, VOTO DE PESAR pelo falecimento do Sr JOÃO LAURENTINO DE MEDEIROS, no dia 29 de novembro do corrente ano. Da decisão dessa casa, dar conhecimento aos seus familiares.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_114.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_114.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Sr° José Inocêncio de Farias, no dia 29 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_115.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_115.pdf</t>
   </si>
   <si>
     <t>Requerimento que dispõe que se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR pelo falecimento do Sr JÚNIOR MEDEIROS, no dia 12 de dezembro do corrente ano.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Adeildo do Abacaxi, Bruno Sales, Léo do Ar, Nino da Gaiola, Régis, Tadeuzinho, Tonho da Rodoviária</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_no_007_2021_legislativo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_no_007_2021_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui a "FICHA LIMPA MUNICIPAL" na nomeação de secretários, diretores e cargos comissionados para a administração direta, Prefeitura e Câmara Municipal, e na administração indireta, autarquias, empresas públicas e de economia mista e fundações públicas, na forma que indica, e dá outras providências.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>Adeildo do Abacaxi, Bruno Sales, Gil Dantas, Léo do Ar, Nino da Gaiola, Régis, Tadeuzinho, Tonho da Rodoviária</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_no_009_2021_legislativo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_no_009_2021_legislativo.pdf</t>
   </si>
   <si>
     <t>Denomina a Quadra Poliesportiva localizada no Distrito de Uruçu-Mirim, de "Delmiro Evangelista Bezerra", neste município.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_de_lei_no_011_2021_legislativo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_de_lei_no_011_2021_legislativo.pdf</t>
   </si>
   <si>
     <t>"Cria o Programa Rua do Ciclismo no âmbito do Município de gravatá."</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_no_012_2021_legislativo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_no_012_2021_legislativo.pdf</t>
   </si>
   <si>
     <t>Denomina de "DR. JOSÉ SOARES DE ANDRADE" a Unidade de Pronto Atendimento -UPA de Gravatá e dá outras providências.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>Bruno Sales, Gil Dantas, Léo do Ar, Nino da Gaiola, Régis</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_no_014_2021_legislativo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_no_014_2021_legislativo.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 1º da Lei nº 3605/2012; Altera o I, do Art. 5º da Lei nº 3362/2006 e dá outras providências.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/792/projeto_de_lei_no_015_2021_legislativo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/792/projeto_de_lei_no_015_2021_legislativo.pdf</t>
   </si>
   <si>
     <t>Institui o lpê como Árvore Símbolo da Mulher MARIA DA PAZ - in memoriam</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>Adeildo do Abacaxi, Bruno Sales, Gil Dantas, Léo do Ar, Nego Suíno, Nino da Gaiola, Régis, Tadeuzinho</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/929/projeto_de_lei_no_0072021_legislativo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/929/projeto_de_lei_no_0072021_legislativo.pdf</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>PDE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Joselito Gomes da Silva</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_no_0012021_do_executivo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_no_0012021_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de benefícios fiscais aos contribuintes do ISS, IPTU, TLL, TLF, inscritos em Dívida Ativa até 31 de dezembro de 2020, e demais Taxas, ajuizadas ou não e dá outras providências.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_no_0022021_do_executivo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_no_0022021_do_executivo.pdf</t>
   </si>
   <si>
     <t>Altera o Paragrafo Único do Artigo lº da Lei Municipal nº 3726/2017, que regulamenta o Departamento Municipal Gravataense de Trânsito e Transportes - DMGTTRANS designando como autoridade de trânsito o diretor do DMGTTRANS.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1098/projeto_de_lei_no_0062021_do_executivo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1098/projeto_de_lei_no_0062021_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher de Gravatá.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_0122021_do_executivo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_0122021_do_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Regime de Previdência Complementar no âmbito do município de Gravatá, fixa o limite máximo de concessão de aposentadoria e pensões pelo regime de previdência que trata o art. 40 da Constituição Federal; autoriza a adesão a plano de benefícios de previdência complementar. e da outras providências</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1100/projeto_de_lei_no_0132021_do_executivo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1100/projeto_de_lei_no_0132021_do_executivo.pdf</t>
   </si>
   <si>
     <t>Denomina de PROFESSORA MARIA DAS NEVES SILVA, a Escola de Ensino Fundamental, da Rede Municipal, localizada na Rua São Caetano, s/n, Bairro Novo, neste Município.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1101/projeto_de_lei_no_0142021_do_executivo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1101/projeto_de_lei_no_0142021_do_executivo.pdf</t>
   </si>
   <si>
     <t>Desafeta e Autoriza a Permuta de Bem Imóvel do Município de Gravatá/PE, localizada na área desmembrada do imóvel denominado Fazenda Sampaio no atendimento do interesse público, conforme específica e dá outras providências.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1102/projeto_de_lei_no_0162021_do_executivo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1102/projeto_de_lei_no_0162021_do_executivo.pdf</t>
   </si>
   <si>
     <t>Institui o Domicílio Tributário Eletrônico - DTE - no âmbito municipal, altera o Código Tributário Municipal, Lei nº 3.216/2003, a Lei nº 3.738/2017, a Lei nº 3.428/2007 e dá outras providências</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_no_0172021_do_executivo.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_no_0172021_do_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe· sobre a autorização para concessão de abono aos profissionais da educação básica em efetivo exercício para fins de cumprimento da aplicação mínima de 70% dos recursos do Fundeb na sua remuneração, conforme previsto no Art. 26 da Lei Federal nº 14.113/2020, e no Art. 212-A, inciso XI da Constituição Federal, referente ao Exercício Financeiro de 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6582,67 +6582,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/168/001_indicacao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/169/002_indicacao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/170/003_indicacao_003_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/171/004_indicacao_004_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/172/005_indicacao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/173/006_indicacao_006_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/174/007_indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/175/008_indicacao_008_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/176/009_indicacao_009_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/177/010_indicacao_010_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/178/011_indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/179/012_indicacao_012_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/180/013_indicacao_013_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/181/014_indicacao_014_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/182/015_indicacao_015_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/183/016_indicacao_016_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/184/017_indicacao_017_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/185/018_indicacao_018_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/186/019_indicacao_019_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/187/020_indicacao_020_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/188/021_indicacao_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/189/022_indicacao_022_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/190/023_indicacao_023_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/191/024_indicacao_024_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/192/025_indicacao_025_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/193/026_indicacao_026_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/194/027_indicacao_027_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/195/028_indicacao_028_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/196/029_indicacao_029_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/197/030_indicacao_030_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/198/031_indicacao_031_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/199/032_indicacao_032_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/200/033_indicacao_033_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/201/034_indicacao_034_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/202/035_indicacao_035_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/203/036_indicacao_036_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/204/037_indicacao_037_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/205/038_indicacao_038_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/207/040_indicacao_040_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/208/041_indicacao_041_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/209/042_indicacao_042_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/210/043_indicacao_043_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/211/044_indicacao_044_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/212/045_indicacao_045_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/213/046_indicacao_047_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/214/046_indicacao_048_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/215/048_indicacao_049_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/216/049_indicacao_050_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/217/050_indicacao_051_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/218/051_indicacao_052_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/219/052_indicacao_053_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/220/053_indicacao_054_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/221/054_indicacao_055_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/222/055_indicacao_056_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/224/057_indicacao_058_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/225/058_indicacao_059_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/227/060_indicacao_061_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/228/061_indicacao_062_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/229/062_indicacao_063_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/230/063_indicacao_064_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/231/064_indicacao_065_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/232/065_indicacao_066_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/233/066_indicacao_067_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/234/067_indicacao_068_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/235/068_indicacao_069_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/236/069_indicacao_070_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/237/070_indicacao_071_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/238/071_indicacao_072_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/239/072_indicacao_073_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/240/073_indicacao_074_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/241/074_indicacao_075_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/242/075_indicacao_076_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/243/076_indicacao_077_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/244/077_indicacao_078_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/245/078_indicacao_079_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/246/079_indicacao_080_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/247/080_indicacao_081_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/248/081_indicacao_082_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/249/082_indicacao_083_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/250/083_indicacao_084_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/251/084_indicacao_085_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/253/086_indicacao_087_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/254/087_indicacao_088_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/255/088_indicacao_089_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/256/089_indicacao_090_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/257/090_indicacao_091_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/258/091_indicacao_092_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/259/092_indicacao_093_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/260/093_indicacao_094_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/261/094_indicacao_095_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/262/095_indicacao_096_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/263/096_indicacao_097_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/264/097_indicacao_098_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/265/098_indicacao_099_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/266/099_indicacao_100_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/267/100_indicacao_101_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/268/101_indicacao_102_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/269/102_indicacao_103_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/270/103_indicacao_104_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/271/104_indicacao_105_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/272/105_indicacao_106_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/273/106_indicacao_107_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/274/107_indicacao_108_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/275/108_indicacao_109_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/276/109_indicacao_110_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/277/110_indicacao_111_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/278/111_indicacao_112_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/279/112_indicacao_113_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/280/113_indicacao_114_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/281/114_indicacao_115_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/282/115_indicacao_116_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/283/116_indicacao_117_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/284/117_indicacao_118_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/285/118_indicacao_119_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/286/119_indicacao_120_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/287/120_indicacao_121_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/288/121_indicacao_123_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/289/122_indicacao_124_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/290/122_indicacao_125_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/291/123_indicacao_126_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/292/123_indicacao_127_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/293/124_indicacao_128_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/294/125_indicacao_129_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/295/126_indicacao_130_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/296/127_indicacao_131_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/297/128_indicacao_132_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/298/129_indicacao_133_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/299/130_indicacao_134_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/300/131_indicacao_135_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/301/132_indicacao_136_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/302/133_indicacao_137_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/303/134_indicacao_138_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/304/135_indicacao_139_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/305/135_indicacao_140_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/306/136_indicacao_141_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/307/137_indicacao_142_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/308/138_indicacao_143_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/309/139_indicacao_144_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/310/140_indicacao_145_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/312/141_indicacao_146_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/313/142_indicacao_147_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/314/143_indicacao_148_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/315/144_indicacao_149_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/316/145_indicacao_150_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/318/147_indicacao_152_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/319/148_indicacao_153_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/320/149_indicacao_154_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/321/150_indicacao_155_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/322/151_indicacao_156_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/323/152_indicacao_157_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/324/153_indicacao_158_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/325/154_indicacao_159_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/326/155_indicacao_160_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/327/156_indicacao_161_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/328/157_indicacao_162_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/329/158_indicacao_163_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/330/159_indicacao_164_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/331/160_indicacao_165_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/332/161_indicacao_166_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/333/162_indicacao_167_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/334/163_indicacao_168_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/335/164_indicacao_169_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/336/165_indicacao_170_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/337/166_indicacao_171_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/338/167_indicacao_172_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/339/168_indicacao_173_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/340/169_indicacao_174_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/341/170_indicacao_175_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/342/171_indicacao_176_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/343/172_indicacao_177_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/345/174_indicacao_179_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/346/175_indicacao_180_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/347/176_indicacao_181_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/348/177_indicacao_182_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/349/178_indicacao_183_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/350/179_indicacao_184_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/351/180_indicacao_185_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/352/181_indicacao_186_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/353/182_indicacao_187_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/354/183_indicacao_188_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/355/184_indicacao_189_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/356/185_indicacao_190_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/357/186_indicacao_192_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/358/187_indicacao_193_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/359/188_indicacao_194_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/360/189_indicacao_195_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/361/190_indicacao_196_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/362/191_indicacao_197_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/363/192_indicacao_198_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/364/193_indicacao_199_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/365/193_indicacao_200_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/366/194_indicacao_201_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/367/195_indicacao_203_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/368/196_indicacao_204_2021_completo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/369/198_indicacao_205_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/370/199_indicacao_207_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/371/200_indicacao_209_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/372/201_indicacao_210_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/373/202_indicacao_211_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/374/203_indicacao_212_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/375/204_indicacao_213_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/376/205_indicacao_214_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/377/206_indicacao_215_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/378/207_indicacao_216_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/379/208_indicacao_217_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/380/209_indicacao_218_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/381/210_indicacao_219_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/382/211_indicacao_221_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/383/212_indicacao_222_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/384/213_indicacao_223_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/385/214_indicacao_224_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/387/216_indicacao_226_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/388/217_indicacao_227_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/389/218_indicacao_228_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/390/219_indicacao_229_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/391/220_indicacao_230_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/392/221_indicacao_231_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/393/222_indicacao_232_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/394/223_indicacao_233_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/395/224_indicacao_234_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/396/225_indicacao_235_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/397/226_indicacao_236_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/398/227_indicacao_237_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/399/228_indicacao_238_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/400/229_indicacao_239_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/401/230_indicacao_240_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/402/231_indicacao_241_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/403/232_indicacao_242_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/404/233_indicacao_243_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/405/234_indicacao_244_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/406/235_indicacao_245_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/407/236_indicacao_246_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/408/237_indicacao_247_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/409/238_indicacao_248_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/410/239_indicacao_249_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/411/240_indicacao_251_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/412/241_indicacao_252_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/413/242_indicacao_253_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/415/244_indicacao_255_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/416/245_indicacao_256_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/417/246_indicacao_257_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/418/247_indicacao_258_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/419/248_indicacao_259_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/420/249_indicacao_260_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/421/250_indicacao_261_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/422/251_indicacao_262_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/423/252_indicacao_263_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/424/253_indicacao_264_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/425/254_indicacao_265_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/426/255_indicacao_266_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/427/256_indicacao_267_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/428/257_indicacao_268_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/429/258_indicacao_269_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/430/259_indicacao_270_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/431/260_indicacao_271_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/432/261_indicacao_272_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/433/262_indicacao_273_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/434/263_indicacao_274_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/435/264_indicacao_275_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/436/265_indicacao_276_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/437/265_indicacao_277_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/438/266_indicacao_278_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/439/267_indicacao_279_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/440/268_indicacao_280_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/441/269_indicacao_281_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/442/270_indicacao_282_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/443/271_indicacao_283_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/444/272_indicacao_284_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/445/273_indicacao_286_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/446/273_indicacao_287_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/447/274_indicacao_288_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/448/275_indicacao_289_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/449/276_indicacao_290_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/450/277_indicacao_291_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/451/278_indicacao_292_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/452/279_indicacao_293_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/453/280_indicacao_294_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/454/281_indicacao_296_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/455/282_indicacao_297_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/456/283_indicacao_298_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/457/284_indicacao_299_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/458/285_indicacao_300_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/459/286_indicacao_301_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/460/287_indicacao_302_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/461/288_indicacao_303_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/462/289_indicacao_304_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/463/290_indicacao_305_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/464/291_indicacao_306_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/465/292_indicacao_307_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/466/293_indicacao_308_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/467/294_indicacao_309_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/468/295_indicacao_310_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/469/296_indicacao_311_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/470/297_indicacao_312_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/471/298_indicacao_313_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/472/299_indicacao_314_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/473/300_indicacao_315_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/474/301_indicacao_317_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/475/302_indicacao_318_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/476/303_indicacao_319_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/477/304_indicacao_320_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/478/305_indicacao_321_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/479/306_indicacao_322_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/480/307_indicacao_323_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/481/308_indicacao_324_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/482/309_indicacao_325_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/483/310_indicacao_326_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/484/311_indicacao_327_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/485/312_indicacao_328_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/487/314_indicacao_330_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/488/314_indicacao_331_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/489/316_indicacao_332_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/490/317_indicacao_333_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/491/318_indicacao_334_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/492/319_indicacao_335_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/493/320_indicacao_336_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/494/321_indicacao_337_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/496/323_indicacao_339_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/497/324_indicacao_340_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/498/325_indicacao_341_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/499/326_indicacao_342_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/500/327_indicacao_343_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/501/328_indicacao_344_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/502/329_indicacao_345_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/503/330_indicacao_346_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/504/331_indicacao_347_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/505/332_indicacao_348_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/506/333_indicacao_349_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/507/334_indicacao_350_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/508/335_indicacao_351_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/509/336_indicacao_352_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/510/337_indicacao_353_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/511/338_indicacao_354_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/512/339_indicacao_355_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/513/340_indicacao_356_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/514/341_indicacao_357_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/515/342_indicacao_358_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/516/343_indicacao_359_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/517/344_indicacao_361_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/518/345_indicacao_362_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/519/346_indicacao_363_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/520/348_indicacao_364_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/521/349_indicacao_366_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/522/350_indicacao_367_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/523/351_indicacao_368_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/525/353_indicacao_370_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/526/354_indicacao_371_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/527/355_indicacao_372_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/528/356_indicacao_373_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/529/357_indicacao_374_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/530/358_indicacao_375_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/531/359_indicacao_377_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/532/360_indicacao_378_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/533/361_indicacao_379_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/534/362_indicacao_380_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/535/363_indicacao_381_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/536/364_indicacao_382_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/537/365_indicacao_383_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/538/366_indicacao_384_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/539/367_indicacao_385_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/540/368_indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/541/369_indicacao_387_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/542/370_indicacao_388_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/543/371_indicacao_389_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/544/373_indicacao_390_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/546/374_indicacao_391_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/547/375_indicacao_392_2021_2.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/548/376_indicacao_393_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/549/377_indicacao_394_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/550/378_indicacao_395_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/551/379_indicacao_396_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/552/380_indicacao_397_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/553/381_indicacao_398_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/554/382_indicacao_399_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/555/383_indicacao_400_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/556/384_indicacao_401_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/557/385_indicacao_402_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/558/386_indicacao_403_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/559/387_indicacao_404_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/560/388_indicacao_405_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/561/388_indicacao_405_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/562/389_indicacao_407_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/563/390_indicacao_408_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/564/391_indicacao_410_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/565/392_indicacao_411_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/566/393_indicacao_412_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/567/394_indicacao_413_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/568/395_indicacao_414_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/569/396_indicacao_415_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/570/397_indicacao_418_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/571/398_indicacao_419_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/572/399_indicacao_420_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/573/400_indicacao_422_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/574/401_indicacao_425_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/575/402_indicacao_426_2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/576/403_indicacao_429_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/577/404_indicacao_430_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/578/405_indicacao_431_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/579/406_indicacao_432_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/580/407_indicacao_434_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/581/408_indicacao_435_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/582/409_indicacao_436_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/583/410_indicacao_437_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/584/411_indicacao_438_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/585/412_indicacao_440_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/586/413_indicacao_441_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/587/414_indicacao_442_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/588/415_indicacao_443_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/589/416_indicacao_444_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/590/417_indicacao_445_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/591/418_indicacao_446_2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/592/419_indicacao_447_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/593/420_indicacao_448_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/594/421_indicacao_449_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/595/422_indicacao_450_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/596/423_indicacao_451_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/597/424_indicacao_452_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/598/425_indicacao_453_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/599/426_indicacao_454_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/600/427_indicacao_455_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/601/428_indicacao_456_2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/602/429_indicacao_457_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/603/430_indicacao_458_2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/604/431_indicacao_459_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/606/433_indicacao_461_2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/607/434_indicacao_462_2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/608/435_indicacao_463_2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/609/436_indicacao_464_2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/610/437_indicacao_465_2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/611/438_indicacao_466_2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/612/439_indicacao_467_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/613/440_indicacao_468_2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/614/441_indicacao_469_2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/615/442_indicacao_470_2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/616/443_indicacao_471_2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/617/444_indicacao_472_2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/618/445_indicacao_473_2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/619/446_indicacao_474_2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/621/447_indicacao_475_2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/622/448_indicacao_476_2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/623/449_indicacao_477_2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/624/450_indicacao_478_2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/625/451_indicacao_479_2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/626/452_indicacao_480_2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/627/453_indicacao_481_2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/628/454_indicacao_482_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/629/455_indicacao_483_2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/630/456_indicacao_484_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/631/457_indicacao_485_2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/632/458_indicacao_487_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/633/459_indicacao_488_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/634/460_indicacao_489_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/635/461_indicacao_490_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/636/462_indicacao_491_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/637/463_indicacao_492_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/638/464_indicacao_494_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/639/465_indicacao_495_2021_-_completa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/640/466_indicacao_496_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/642/468_indicacao_498_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/643/469_indicacao_499_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/644/470_indicacao_500_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/645/471_indicacao_501_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/646/472_indicacao_502_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/647/473_indicacao_503_2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/648/474_indicacao_504_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/649/475_indicacao_505_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/650/476_indicacao_506_2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/651/477_indicacao_507_2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/652/478_indicacao_508_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/653/479_indicacao_509_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/654/480_indicacao_510_2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/655/481_indicacao_511_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/656/482_indicacao_512_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/657/483_indicacao_513_2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/658/484_indicacao_514_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/659/485_indicacao_515_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/660/486_indicacao_516_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/661/487_indicacao_517_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/662/488_indicacao_518_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/663/489_indicacao_519_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/677/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/678/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/681/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/682/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/683/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/685/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/686/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/688/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/701/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/703/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/704/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/707/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/709/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/710/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/711/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/724/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/735/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/736/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/738/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/739/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/751/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/752/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/753/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/754/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/755/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/756/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/759/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/760/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/780/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_no_007_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_no_009_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_de_lei_no_011_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_no_012_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_no_014_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/792/projeto_de_lei_no_015_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/929/projeto_de_lei_no_0072021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_no_0012021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_no_0022021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1098/projeto_de_lei_no_0062021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_0122021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1100/projeto_de_lei_no_0132021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1101/projeto_de_lei_no_0142021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1102/projeto_de_lei_no_0162021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_no_0172021_do_executivo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/168/001_indicacao_001_2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/169/002_indicacao_002_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/170/003_indicacao_003_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/171/004_indicacao_004_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/172/005_indicacao_005_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/173/006_indicacao_006_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/174/007_indicacao_007_2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/175/008_indicacao_008_2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/176/009_indicacao_009_2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/177/010_indicacao_010_2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/178/011_indicacao_011_2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/179/012_indicacao_012_2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/180/013_indicacao_013_2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/181/014_indicacao_014_2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/182/015_indicacao_015_2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/183/016_indicacao_016_2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/184/017_indicacao_017_2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/185/018_indicacao_018_2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/186/019_indicacao_019_2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/187/020_indicacao_020_2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/188/021_indicacao_021_2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/189/022_indicacao_022_2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/190/023_indicacao_023_2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/191/024_indicacao_024_2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/192/025_indicacao_025_2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/193/026_indicacao_026_2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/194/027_indicacao_027_2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/195/028_indicacao_028_2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/196/029_indicacao_029_2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/197/030_indicacao_030_2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/198/031_indicacao_031_2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/199/032_indicacao_032_2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/200/033_indicacao_033_2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/201/034_indicacao_034_2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/202/035_indicacao_035_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/203/036_indicacao_036_2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/204/037_indicacao_037_2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/205/038_indicacao_038_2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/207/040_indicacao_040_2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/208/041_indicacao_041_2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/209/042_indicacao_042_2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/210/043_indicacao_043_2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/211/044_indicacao_044_2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/212/045_indicacao_045_2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/213/046_indicacao_047_2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/214/046_indicacao_048_2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/215/048_indicacao_049_2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/216/049_indicacao_050_2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/217/050_indicacao_051_2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/218/051_indicacao_052_2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/219/052_indicacao_053_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/220/053_indicacao_054_2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/221/054_indicacao_055_2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/222/055_indicacao_056_2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/224/057_indicacao_058_2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/225/058_indicacao_059_2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/227/060_indicacao_061_2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/228/061_indicacao_062_2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/229/062_indicacao_063_2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/230/063_indicacao_064_2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/231/064_indicacao_065_2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/232/065_indicacao_066_2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/233/066_indicacao_067_2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/234/067_indicacao_068_2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/235/068_indicacao_069_2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/236/069_indicacao_070_2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/237/070_indicacao_071_2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/238/071_indicacao_072_2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/239/072_indicacao_073_2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/240/073_indicacao_074_2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/241/074_indicacao_075_2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/242/075_indicacao_076_2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/243/076_indicacao_077_2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/244/077_indicacao_078_2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/245/078_indicacao_079_2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/246/079_indicacao_080_2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/247/080_indicacao_081_2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/248/081_indicacao_082_2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/249/082_indicacao_083_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/250/083_indicacao_084_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/251/084_indicacao_085_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/253/086_indicacao_087_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/254/087_indicacao_088_2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/255/088_indicacao_089_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/256/089_indicacao_090_2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/257/090_indicacao_091_2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/258/091_indicacao_092_2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/259/092_indicacao_093_2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/260/093_indicacao_094_2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/261/094_indicacao_095_2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/262/095_indicacao_096_2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/263/096_indicacao_097_2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/264/097_indicacao_098_2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/265/098_indicacao_099_2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/266/099_indicacao_100_2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/267/100_indicacao_101_2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/268/101_indicacao_102_2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/269/102_indicacao_103_2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/270/103_indicacao_104_2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/271/104_indicacao_105_2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/272/105_indicacao_106_2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/273/106_indicacao_107_2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/274/107_indicacao_108_2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/275/108_indicacao_109_2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/276/109_indicacao_110_2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/277/110_indicacao_111_2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/278/111_indicacao_112_2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/279/112_indicacao_113_2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/280/113_indicacao_114_2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/281/114_indicacao_115_2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/282/115_indicacao_116_2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/283/116_indicacao_117_2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/284/117_indicacao_118_2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/285/118_indicacao_119_2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/286/119_indicacao_120_2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/287/120_indicacao_121_2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/288/121_indicacao_123_2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/289/122_indicacao_124_2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/290/122_indicacao_125_2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/291/123_indicacao_126_2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/292/123_indicacao_127_2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/293/124_indicacao_128_2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/294/125_indicacao_129_2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/295/126_indicacao_130_2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/296/127_indicacao_131_2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/297/128_indicacao_132_2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/298/129_indicacao_133_2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/299/130_indicacao_134_2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/300/131_indicacao_135_2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/301/132_indicacao_136_2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/302/133_indicacao_137_2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/303/134_indicacao_138_2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/304/135_indicacao_139_2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/305/135_indicacao_140_2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/306/136_indicacao_141_2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/307/137_indicacao_142_2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/308/138_indicacao_143_2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/309/139_indicacao_144_2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/310/140_indicacao_145_2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/312/141_indicacao_146_2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/313/142_indicacao_147_2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/314/143_indicacao_148_2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/315/144_indicacao_149_2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/316/145_indicacao_150_2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/318/147_indicacao_152_2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/319/148_indicacao_153_2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/320/149_indicacao_154_2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/321/150_indicacao_155_2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/322/151_indicacao_156_2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/323/152_indicacao_157_2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/324/153_indicacao_158_2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/325/154_indicacao_159_2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/326/155_indicacao_160_2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/327/156_indicacao_161_2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/328/157_indicacao_162_2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/329/158_indicacao_163_2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/330/159_indicacao_164_2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/331/160_indicacao_165_2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/332/161_indicacao_166_2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/333/162_indicacao_167_2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/334/163_indicacao_168_2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/335/164_indicacao_169_2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/336/165_indicacao_170_2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/337/166_indicacao_171_2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/338/167_indicacao_172_2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/339/168_indicacao_173_2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/340/169_indicacao_174_2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/341/170_indicacao_175_2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/342/171_indicacao_176_2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/343/172_indicacao_177_2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/345/174_indicacao_179_2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/346/175_indicacao_180_2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/347/176_indicacao_181_2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/348/177_indicacao_182_2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/349/178_indicacao_183_2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/350/179_indicacao_184_2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/351/180_indicacao_185_2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/352/181_indicacao_186_2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/353/182_indicacao_187_2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/354/183_indicacao_188_2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/355/184_indicacao_189_2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/356/185_indicacao_190_2021.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/357/186_indicacao_192_2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/358/187_indicacao_193_2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/359/188_indicacao_194_2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/360/189_indicacao_195_2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/361/190_indicacao_196_2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/362/191_indicacao_197_2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/363/192_indicacao_198_2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/364/193_indicacao_199_2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/365/193_indicacao_200_2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/366/194_indicacao_201_2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/367/195_indicacao_203_2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/368/196_indicacao_204_2021_completo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/369/198_indicacao_205_2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/370/199_indicacao_207_2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/371/200_indicacao_209_2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/372/201_indicacao_210_2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/373/202_indicacao_211_2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/374/203_indicacao_212_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/375/204_indicacao_213_2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/376/205_indicacao_214_2021.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/377/206_indicacao_215_2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/378/207_indicacao_216_2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/379/208_indicacao_217_2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/380/209_indicacao_218_2021.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/381/210_indicacao_219_2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/382/211_indicacao_221_2021.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/383/212_indicacao_222_2021.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/384/213_indicacao_223_2021.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/385/214_indicacao_224_2021.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/387/216_indicacao_226_2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/388/217_indicacao_227_2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/389/218_indicacao_228_2021.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/390/219_indicacao_229_2021.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/391/220_indicacao_230_2021.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/392/221_indicacao_231_2021.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/393/222_indicacao_232_2021.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/394/223_indicacao_233_2021.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/395/224_indicacao_234_2021.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/396/225_indicacao_235_2021.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/397/226_indicacao_236_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/398/227_indicacao_237_2021.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/399/228_indicacao_238_2021.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/400/229_indicacao_239_2021.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/401/230_indicacao_240_2021.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/402/231_indicacao_241_2021.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/403/232_indicacao_242_2021.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/404/233_indicacao_243_2021.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/405/234_indicacao_244_2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/406/235_indicacao_245_2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/407/236_indicacao_246_2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/408/237_indicacao_247_2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/409/238_indicacao_248_2021.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/410/239_indicacao_249_2021.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/411/240_indicacao_251_2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/412/241_indicacao_252_2021.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/413/242_indicacao_253_2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/415/244_indicacao_255_2021.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/416/245_indicacao_256_2021.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/417/246_indicacao_257_2021.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/418/247_indicacao_258_2021.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/419/248_indicacao_259_2021.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/420/249_indicacao_260_2021.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/421/250_indicacao_261_2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/422/251_indicacao_262_2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/423/252_indicacao_263_2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/424/253_indicacao_264_2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/425/254_indicacao_265_2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/426/255_indicacao_266_2021.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/427/256_indicacao_267_2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/428/257_indicacao_268_2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/429/258_indicacao_269_2021.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/430/259_indicacao_270_2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/431/260_indicacao_271_2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/432/261_indicacao_272_2021.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/433/262_indicacao_273_2021.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/434/263_indicacao_274_2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/435/264_indicacao_275_2021.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/436/265_indicacao_276_2021.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/437/265_indicacao_277_2021.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/438/266_indicacao_278_2021.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/439/267_indicacao_279_2021.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/440/268_indicacao_280_2021.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/441/269_indicacao_281_2021.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/442/270_indicacao_282_2021.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/443/271_indicacao_283_2021.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/444/272_indicacao_284_2021.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/445/273_indicacao_286_2021.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/446/273_indicacao_287_2021.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/447/274_indicacao_288_2021.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/448/275_indicacao_289_2021.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/449/276_indicacao_290_2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/450/277_indicacao_291_2021.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/451/278_indicacao_292_2021.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/452/279_indicacao_293_2021.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/453/280_indicacao_294_2021.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/454/281_indicacao_296_2021.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/455/282_indicacao_297_2021.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/456/283_indicacao_298_2021.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/457/284_indicacao_299_2021.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/458/285_indicacao_300_2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/459/286_indicacao_301_2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/460/287_indicacao_302_2021.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/461/288_indicacao_303_2021.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/462/289_indicacao_304_2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/463/290_indicacao_305_2021.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/464/291_indicacao_306_2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/465/292_indicacao_307_2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/466/293_indicacao_308_2021.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/467/294_indicacao_309_2021.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/468/295_indicacao_310_2021.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/469/296_indicacao_311_2021.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/470/297_indicacao_312_2021.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/471/298_indicacao_313_2021.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/472/299_indicacao_314_2021.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/473/300_indicacao_315_2021.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/474/301_indicacao_317_2021.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/475/302_indicacao_318_2021.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/476/303_indicacao_319_2021.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/477/304_indicacao_320_2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/478/305_indicacao_321_2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/479/306_indicacao_322_2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/480/307_indicacao_323_2021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/481/308_indicacao_324_2021.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/482/309_indicacao_325_2021.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/483/310_indicacao_326_2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/484/311_indicacao_327_2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/485/312_indicacao_328_2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/487/314_indicacao_330_2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/488/314_indicacao_331_2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/489/316_indicacao_332_2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/490/317_indicacao_333_2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/491/318_indicacao_334_2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/492/319_indicacao_335_2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/493/320_indicacao_336_2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/494/321_indicacao_337_2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/496/323_indicacao_339_2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/497/324_indicacao_340_2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/498/325_indicacao_341_2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/499/326_indicacao_342_2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/500/327_indicacao_343_2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/501/328_indicacao_344_2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/502/329_indicacao_345_2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/503/330_indicacao_346_2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/504/331_indicacao_347_2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/505/332_indicacao_348_2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/506/333_indicacao_349_2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/507/334_indicacao_350_2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/508/335_indicacao_351_2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/509/336_indicacao_352_2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/510/337_indicacao_353_2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/511/338_indicacao_354_2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/512/339_indicacao_355_2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/513/340_indicacao_356_2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/514/341_indicacao_357_2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/515/342_indicacao_358_2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/516/343_indicacao_359_2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/517/344_indicacao_361_2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/518/345_indicacao_362_2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/519/346_indicacao_363_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/520/348_indicacao_364_2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/521/349_indicacao_366_2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/522/350_indicacao_367_2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/523/351_indicacao_368_2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/525/353_indicacao_370_2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/526/354_indicacao_371_2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/527/355_indicacao_372_2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/528/356_indicacao_373_2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/529/357_indicacao_374_2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/530/358_indicacao_375_2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/531/359_indicacao_377_2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/532/360_indicacao_378_2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/533/361_indicacao_379_2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/534/362_indicacao_380_2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/535/363_indicacao_381_2021.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/536/364_indicacao_382_2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/537/365_indicacao_383_2021.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/538/366_indicacao_384_2021.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/539/367_indicacao_385_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/540/368_indicacao_386.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/541/369_indicacao_387_2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/542/370_indicacao_388_2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/543/371_indicacao_389_2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/544/373_indicacao_390_2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/546/374_indicacao_391_2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/547/375_indicacao_392_2021_2.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/548/376_indicacao_393_2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/549/377_indicacao_394_2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/550/378_indicacao_395_2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/551/379_indicacao_396_2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/552/380_indicacao_397_2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/553/381_indicacao_398_2021.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/554/382_indicacao_399_2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/555/383_indicacao_400_2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/556/384_indicacao_401_2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/557/385_indicacao_402_2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/558/386_indicacao_403_2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/559/387_indicacao_404_2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/560/388_indicacao_405_2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/561/388_indicacao_405_2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/562/389_indicacao_407_2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/563/390_indicacao_408_2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/564/391_indicacao_410_2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/565/392_indicacao_411_2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/566/393_indicacao_412_2021.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/567/394_indicacao_413_2021.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/568/395_indicacao_414_2021.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/569/396_indicacao_415_2021.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/570/397_indicacao_418_2021.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/571/398_indicacao_419_2021.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/572/399_indicacao_420_2021.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/573/400_indicacao_422_2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/574/401_indicacao_425_2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/575/402_indicacao_426_2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/576/403_indicacao_429_2021.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/577/404_indicacao_430_2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/578/405_indicacao_431_2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/579/406_indicacao_432_2021.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/580/407_indicacao_434_2021.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/581/408_indicacao_435_2021.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/582/409_indicacao_436_2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/583/410_indicacao_437_2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/584/411_indicacao_438_2021.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/585/412_indicacao_440_2021.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/586/413_indicacao_441_2021.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/587/414_indicacao_442_2021.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/588/415_indicacao_443_2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/589/416_indicacao_444_2021.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/590/417_indicacao_445_2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/591/418_indicacao_446_2021.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/592/419_indicacao_447_2021.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/593/420_indicacao_448_2021.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/594/421_indicacao_449_2021.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/595/422_indicacao_450_2021.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/596/423_indicacao_451_2021.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/597/424_indicacao_452_2021.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/598/425_indicacao_453_2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/599/426_indicacao_454_2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/600/427_indicacao_455_2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/601/428_indicacao_456_2021.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/602/429_indicacao_457_2021.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/603/430_indicacao_458_2021.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/604/431_indicacao_459_2021.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/606/433_indicacao_461_2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/607/434_indicacao_462_2021.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/608/435_indicacao_463_2021.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/609/436_indicacao_464_2021.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/610/437_indicacao_465_2021.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/611/438_indicacao_466_2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/612/439_indicacao_467_2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/613/440_indicacao_468_2021.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/614/441_indicacao_469_2021.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/615/442_indicacao_470_2021.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/616/443_indicacao_471_2021.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/617/444_indicacao_472_2021.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/618/445_indicacao_473_2021.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/619/446_indicacao_474_2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/621/447_indicacao_475_2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/622/448_indicacao_476_2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/623/449_indicacao_477_2021.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/624/450_indicacao_478_2021.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/625/451_indicacao_479_2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/626/452_indicacao_480_2021.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/627/453_indicacao_481_2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/628/454_indicacao_482_2021.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/629/455_indicacao_483_2021.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/630/456_indicacao_484_2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/631/457_indicacao_485_2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/632/458_indicacao_487_2021_completa.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/633/459_indicacao_488_2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/634/460_indicacao_489_2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/635/461_indicacao_490_2021.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/636/462_indicacao_491_2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/637/463_indicacao_492_2021.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/638/464_indicacao_494_2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/639/465_indicacao_495_2021_-_completa.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/640/466_indicacao_496_2021.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/642/468_indicacao_498_2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/643/469_indicacao_499_2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/644/470_indicacao_500_2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/645/471_indicacao_501_2021.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/646/472_indicacao_502_2021.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/647/473_indicacao_503_2021.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/648/474_indicacao_504_2021.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/649/475_indicacao_505_2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/650/476_indicacao_506_2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/651/477_indicacao_507_2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/652/478_indicacao_508_2021.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/653/479_indicacao_509_2021.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/654/480_indicacao_510_2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/655/481_indicacao_511_2021.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/656/482_indicacao_512_2021.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/657/483_indicacao_513_2021.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/658/484_indicacao_514_2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/659/485_indicacao_515_2021.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/660/486_indicacao_516_2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/661/487_indicacao_517_2021.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/662/488_indicacao_518_2021.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/663/489_indicacao_519_2021.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/677/requerimento_01.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/678/requerimento_02.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/679/requerimento_03.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/680/requerimento_04.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/681/requerimento_05.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/682/requerimento_06.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/683/requerimento_07.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/684/requerimento_08.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/685/requerimento_09.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/686/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/687/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/688/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/689/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/690/requerimento_14.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/691/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/692/requerimento_16.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/693/requerimento_17.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/694/requerimento_18.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/695/requerimento_20.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/696/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/697/requerimento_23.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/698/requerimento_24.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/699/requerimento_25.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/701/requerimento_27.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/702/requerimento_28.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/703/requerimento_29.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/704/requerimento_30.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/705/requerimento_31.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/706/requerimento_32.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/707/requerimento_33.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/708/requerimento_34.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/709/requerimento_35.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/710/requerimento_36.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/711/requerimento_37.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/712/requerimento_38.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/713/requerimento_39.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/714/requerimento_40.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/715/requerimento_41.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/716/requerimento_42.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/717/requerimento_43.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/718/requerimento_44.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/719/requerimento_45.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/720/requerimento_46.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/721/requerimento_47.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/722/requerimento_49.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/723/requerimento_50.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/724/requerimento_51.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/725/requerimento_52.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/726/requerimento_53.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/727/requerimento_54.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/728/requerimento_55.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/729/requerimento_57.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/730/requerimento_58.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/731/requerimento_59.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/732/requerimento_60.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/733/requerimento_61.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/734/requerimento_62.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/735/requerimento_63.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/736/requerimento_64.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/737/requerimento_65.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/738/requerimento_66.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/739/requerimento_67.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/740/requerimento_68.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/741/requerimento_69.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/742/requerimento_70.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/743/requerimento_71.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/744/requerimento_72.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/745/requerimento_73.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/746/requerimento_74.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/747/requerimento_75.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/748/requerimento_76.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/749/requerimento_77.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/750/requerimento_78.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/751/requerimento_79.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/752/requerimento_80.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/753/requerimento_82.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/754/requerimento_83.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/755/requerimento_84.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/756/requerimento_85.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/757/requerimento_86.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/758/requerimento_87.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/759/requerimento_88.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/760/requerimento_89.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/761/requerimento_90.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/762/requerimento_91.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/763/requerimento_92.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/764/requerimento_93.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/765/requerimento_94.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/766/requerimento_95.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/767/requerimento_96.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/768/requerimento_97.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/769/requerimento_98.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/770/requerimento_99.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/771/requerimento_100.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/772/requerimento_101.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/773/requerimento_102.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/774/requerimento_103.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/775/requerimento_104.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/776/requerimento_105.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/777/requerimento_106.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/778/requerimento_107.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/779/requerimento_108.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/780/requerimento_109.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/781/requerimento_110.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/782/requerimento_111.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/783/requerimento_112.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/784/requerimento_113.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/785/requerimento_114.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/786/requerimento_115.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/787/projeto_de_lei_no_007_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/788/projeto_de_lei_no_009_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/789/projeto_de_lei_no_011_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/790/projeto_de_lei_no_012_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/791/projeto_de_lei_no_014_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/792/projeto_de_lei_no_015_2021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/929/projeto_de_lei_no_0072021_legislativo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1096/projeto_de_lei_no_0012021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1097/projeto_de_lei_no_0022021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1098/projeto_de_lei_no_0062021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1099/projeto_de_lei_no_0122021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1100/projeto_de_lei_no_0132021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1101/projeto_de_lei_no_0142021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1102/projeto_de_lei_no_0162021_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2021/1103/projeto_de_lei_no_0172021_do_executivo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H619"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="98.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>