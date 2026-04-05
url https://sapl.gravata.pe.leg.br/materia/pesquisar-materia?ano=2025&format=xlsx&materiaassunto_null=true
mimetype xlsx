--- v0 (2026-01-12)
+++ v1 (2026-04-05)
@@ -54,4331 +54,4331 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Léo do Ar</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_001.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_001.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº . Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado com "Urgência" o complemento do Asfalto do final da Rua Primeiro de Janeiro, neste município.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_002.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_002.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Secretário de Defesa civil, o Sr. Major Jilmar, em caráter de urgência seja, providenciado um Semáforo  no Cruzamento da Rua Estevão Câmara com a Rua Lourenço Correia de Melo, neste município.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Rafael Prequé</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_003.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_003.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a .ab􀀃rtura de um acesso, para interligação entre a Rua Joaquim Didier e a Rua João Pessoa, neste município.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Adeildo do Abacaxi</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_004.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_004.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a coleta de lixo no Sítio Várzea Grande, neste município.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_005.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_005.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a restauração da ponte do Sítio Cajá, neste município.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Silmara Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_006.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_006.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Reabertura da Urgência e Emergência do Hospital Municipal Dr. Paulo da Veiga Pessoa, neste município.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_007.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_007.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a implantação de um centro de parto Humanizado para que nossas gestantes sejam acolhidas pelo nosso município, neste município.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Maria Vilar</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_008.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_008.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a encanação para o Distrito de Avencas, Zona Rural de Gravatá/PE, neste município.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_009.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_009.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Pavimentação da PE/078, neste município.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Aldo la Massa</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_010.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_010.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Reparo da Av. Dantas Barreto no Bairro do Prado seguindo para a rua Joaquim Sabino Coelho, Bairro Baviera, neste município.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Régis</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_011.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_011.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da travessa Joaquim Ferreira da Costa, Localizada no Bairro Volta do Rio, neste município.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_012.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_012.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua São Silvestre, localizada no Bairro Volta do Rio, neste município.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_013.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_013.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Maria de Lourdes Santos, Bairro do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Bel de Nelson Barbudo</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_014.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_014.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Otavio Soares Silvia, Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_015.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_015.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua 2°Travessa quatro de outubro, Bairro Juca, neste município.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Gil Dantas</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_016.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_016.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma da Escola Intermediária Dom Paulo Hipólito de Souza Libório, localizado no Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_017.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_017.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o ampliamento para a melhoria do abastecimento da água do Distrito de Uruçu -Mirim, neste município.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Cabritinha</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/indicacao_018.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/indicacao_018.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a realização da criação de um posto policial no Alto do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_019.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_019.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a realização de uma colocação de rede de proteção na área de jogos no Parque da Cidade, neste município.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_020.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_020.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a iluminação da escadaria do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Nino da Gaiola, Cabritinha</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_021.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a revitalização do Parque infantil do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Antonio da Limeira</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_022.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_022.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de uma praça pública no loteamento horto Gravatá, com área disponível localizada em frente ao Gaivotas da Serra XI na rua José do Patrocinio, neste município.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_023.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_023.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao (DNIT) Departamento Nacional de Infraestrutura de Transporte, seja providenciado uma barreira eletrônica nas imediações do Hotel Canários na Br 232 no município Gravatá PE.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Robson Motos</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_024.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_024.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado em "Caráter de Urgência", a ampliação de novas ambulâncias para UPA (unidade de pronto atendimento de Gravatá), neste município.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_025.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_025.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado em "Caráter de Urgência", a as Santana, instalação pessoas que de dá idosas um acesso e corrimão a pessoas rampa no com lado de direito cadeirante, dificuldade da de que Igreja Matriz mobilidade.beneficiaráde neste município.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Leandro do Transporte Alternativo</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_026.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_026.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a manutenção da estrada principal da Zona Rural que da acesso aos sítios, Campininha, Limeira, Retiro Saudoso, Resina e Água Claras, neste município.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_027.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_027.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a manutenção da estrada principal de Lagoa de Fernando, que da acesso as demais comunidades. neste município.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_028.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_028.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a criação da carteira de identificação municipal para pessoas com Transtorno do Espectro Autista - TEA, neste município.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_029.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_029.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada em "Caráter de Urgência" a Restauração da ponte do Riacho do mel, neste Município.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/</t>
+    <t>http://sapl.gravata.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Saneamento e Pavimentação, da Rua Antônio Eudóxio Ramos, neste município.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_031.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_031.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Saneamento e Pavimentação, da Travessa Padre Augusto Soares, neste município.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/indicacao_032.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/indicacao_032.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Calçamento e Saneamento na estrada que liga a PE, 87 ao Distrito de São Severino, neste município.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/indicacao_033.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/indicacao_033.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Calçamento e Saneamento da rua Projetada 03, Bairro Nossa Senhora Aparecida, neste município.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_034.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_034.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Caicamento da Travessa Joaquim Batista de Oliveira, localizada no Bairro Cohab 1, neste município.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_035.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_035.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da Rua Manoel Serafim Sobrinho, localizada no Bairro Salgadão, próximo ao Campo do Juiz, neste município.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_036.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_036.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Saneamento Básico na Rua Manoel Nascimento de Oliveira, localizada no Bairro Salgadão, neste município.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_037.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_037.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Calçamento Básico na Rua Manoel Nascimento de Oliveira, localizada no Bairro Salgadão, neste município.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_038.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_038.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exm . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Amelia Gino Barro, localizada no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Nino da Gaiola</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_039.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_039.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma faixa de Pedestre na Avenida Dantas Barreto, em frente ao prédio do Bolsa Família, neste município.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_040.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_040.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um acesso de pedestre na saída do Manibú, nas proximidades da Fábrica Móveis Estrelas, dando acesso a perimetral que sai no posto Petur, neste município.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_041.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_041.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Monte Libana, Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_042.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_042.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES. DA SILVA, solicitando que, junto a Exma Srª Viviane Facundes da Silva, Secretária de Obras e Serviços Públicos seja providenciado, a abertura da Rua da Paz, para interligação com a rua Hilda Gonzales, no Bairro Boa Vista, neste município.</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_043.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_043.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado em "Caráter de Urgência" a Implantação do Sistema de Esgoto Sanitário em Uruçu- Mirim, neste município.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_044.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_044.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a compra de uma ambulância para o distrito de São Severino de Gravatá, neste município.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_045.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_045.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua California - Santana Gravatá/PE, Vila Santana, Bairro Nossa Senhora Santana, neste município.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_046.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_046.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITÓ GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Joaquim Dias, localizada no Bairro Princesa de Gales, neste município.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_047.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_047.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Títulos de Posse aos moradores do loteamento Laboredo, Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_048.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_048.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua dois Irmãos no Bairro Área Verde, neste município.</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_049.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_049.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a manutenção da estrada do Sítio Alto do Cabloco, localizado na Zona Rural, neste município.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_050.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_050.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma e recuperação da escola João Paulo 1, localizada no distrito de Mandacaru Rural neste município.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_051.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_051.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SIVA, solicitando que, junto ao setor competente, seja providenciado em "Caraáter de urgência" um veícilo de ambulância para o distrito de Avencas, zonarural, neste município.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Tadeuzinho</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_052.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_052.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a criação de eventos cultura uma vez por mês, na Rua do Norte, neste município.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_053.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_053.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a retomada das obras do campo do Salgadão, neste município.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_054.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_054.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação em paralelepípedo na Rua João Vieira de Melo, localizada no Bairro Novo neste município.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Ninha Professora</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_055.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_055.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Obras e Serviços Públicos seja providenciado o conserto, manutenção e recuperação dos bueiros, os quais encontram-se abertos e danificados na Rua Quatro de outubro, nas imediações da casa de nº2437, Bairro Nossa Senhora de Aparecida, após o Privê Maisons de France, neste município.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_056.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_056.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Complemento do Calçamento da Rua Vinte e Cinco de Dezembro, Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_058.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_058.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a entrega de Títulos de Posse das residências localizadas na Cohab li, neste município.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_059.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_059.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Construção de um Teleférico no Alto do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_060.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_060.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação da travessa Jõao Inácio dos Santos, Bairro Nossa Senhora Das Graças, neste município.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_061.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_061.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Construção de um Mirante ao lado da Igreja de Cristo Rei do Universo, localizada no Bairro do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_062.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_062.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a ampliação do Centro de Fisioterapia, localizado no Bairro do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_063.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_063.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma da ponte João Preto, localizada no sítio Cotuguba, neste município.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_064.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_064.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua José Brasil, no Bairro Área Verde, neste município.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_065.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_065.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Dom Ricardo de Castro Viléla, localizada no Bairro Boa Vista, neste município.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_066.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_066.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Vereador Luiz Gonzaga, localizada no Bairro Princesa de Gales, neste município.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_067.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_067.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um semáforo na Avenida Agamenon Magalhães em frente ao colégio Cleto Campeio, neste município.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_068.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_068.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma da praça do Distrito de São Severino, que fica em frente a Igreja, neste município.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_069.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_069.pdf</t>
   </si>
   <si>
     <t>Indico a .Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Asfalto da Avenida Joaquim Didier, neste município.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_070.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_070.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação da Rua Santa Mônica, localizada no Bairro Novo, próximo ao posto Ili, neste município.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_071.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_071.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma faixa de pedestre na Av. Agamenon Magalhães nas proximidades do restaurante Ozaka Express, neste município.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_072.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_072.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um quebra-molas na Rua Quinze de Novembro, nas mediações do Condomínio Privê Gravatá, no Bairro Santo Antônio, neste município.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_073.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_073.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Calçamento e Saneamento da Rua principal no Sítio Cotunguba, neste município.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_074.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_074.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a ativação do Poço Artesiano de Cotunguba, neste município.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_075.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_075.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a realização da identificação dos transportes locados pela prefeitura Municipal de Gravatá e seus respectivos órgãos públicos, neste município.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_076.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_076.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Construção de uma sala para velório, no Distrito de Uruçu-Mirim, local este para atender as famílias e terem oportunidades de velarem seus "entes queridos, neste município.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_077.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_077.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Finanças (setor de cadastro imobiliário) seja providenciado um trabalho conjunto com os correios, no sentido de ampliar o número de Códigos Postais em Logradouros da cidade e dos Distritos Rurais de nosso município, que ainda não dispõem de Código de Endereçamento Postal-CEP.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_078.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_078.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Saúde, seja providenciado "Com Urgência" a disponibilização de médicos Pediatras na Unidade de Pronto Atendimento (UPA), neste município.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Eduardo Cassapa</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_079.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_079.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma ·regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação da Rua São Gabriel, localizada no Bairro Alpes Suíço, neste município.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/indicacao_081.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/indicacao_081.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o recapeamento asfáltico da Rua Edine Valois, localizado no Bairro do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_100.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_100.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Obras e Serviços Públicos, seja providenciado a conclusão das obras de Calçamento e Saneamento da Rua Conselheiro Jasmelino Correia De Melo, neste município.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_101.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_101.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Com pesa (Companhia Pernambucana de Saneamento) seja providenciado a extensão da rede de abastecimento do Sítio Lagoa do Fernando, em aproximadamente 1,5 Km visando atender as famílias que ainda não possuem acesso regular a esse recurso fundamental, neste município.</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_102.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_102.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de dois banheiros públicos no Cemitério do Sítio de Cotunguba, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_103.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_103.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Firmino Batista de Oliveira, localizada no Bairro do Prado, próximo ao campo da cerâmica, neste município.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_104.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_104.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Calçamento na Rua Elecio Valois, localizada no Jardim Petrópolis, neste município.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_105.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_105.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Calçamento na Rua Theodomiro Valois, localizada no Jardim Petrópolis, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_106.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_106.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o recapeamento da perimetral no trecho, entre a Rua Conselheiro Francisco Bezerra de Carvalho até João Sebastião Lemos, neste município.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_107.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_107.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Saneamento e o Calçamento da Rua do Futuro, localizada por trás da Gravatá Net, Bairro Porta Florada, neste município.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_108.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_108.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja -providenciado o mais breve possível, o funcionamento do Posto Policial localizado no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_109.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_109.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Coletores de Lixo para a Rua Benedito Alves de Oliveira, no Bairro Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/indicacao_110.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/indicacao_110.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um Centro de Especialidade Oftalmológicas (CEO), neste município.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/indicacao_111.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/indicacao_111.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Saúde, seja providenciado "Com Urgência" o horário de atendimento da Farmácia Popular, a fim de ser estendido até as 16:00 horas, neste município.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_112.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_112.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Professor Teodorico Cavalcante, neste município.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_113.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_113.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um posto de Saúde no Bairro Porta Florada, neste município.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_114.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_114.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação da Rua Jocilia Maria Ferreira, localizada no Bairro Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_115.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_115.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Revitalização da caixa D'água localizada no Distrito de São Severino, neste município.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_116.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_116.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um quebra-molas na Rua Amaury de Medeiros, em frente a padaria da viúva, após a Escola Pequeno Príncipe, Bairro Boa Vista, neste município.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_117.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_117.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a divulgação em meios oficiais, inclusive no site oficial da prefeitura de Gravatá, a relação dos medicamentos oferecidos gratuitamente nos Postos de Saúde para a população, bem como mantenha atualizado a respeito da isponibilidade desses mesmos medicamentos, neste município.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_118.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_118.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado doze (12) manilhas para a construção de três (3) bueiras no Sítio Caipora, Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_119.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_119.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Títulos de Posse aos moradores do Loteamento Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_120.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_120.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o concerto da Av, Des. Pedro Martiniano Lins, localizada no Bairro Santo Antônio, próximo ao Condomínio Solar Champs Elyseer, neste município.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_121.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_121.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providencia realização de operação tapa­buraco na Rua 1° de janeiro, neste município.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_122.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_122.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento de aproximadamente 150m de extensão, para a comunidade cascavel, localizada no sítio Casa Nova, próxima a Ebenezer, neste município.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_123.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_123.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja consignado na ata dos trabalhos legislativos, e encaminhado ofício ao Exmº. Srº. Prefeito do Município JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a construção de mais Casas do Programa MINHA CASA MINHA VIDA para população mais carente de nossa cidade.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_124.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_124.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação na Rua Airton Quirino, localizada no Bairro Boa Vista, neste município.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_125.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Defesa Civil e a Secretaria de Turismo, Cultura, Esporte e Lazer seja providenciado o fechamento temporário da Avenida Joaquim Didier ao tráfego de veículos automotores, notadamente automóveis e motocicletas aos domingos, no horário compreendido entre 5:00 e as 17:00 horas, com o intuito de destinar o referido espaço público á prática de atividades recreativas, esportivas e de lazer por parte das famílias gravataenses, neste município.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_126.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_126.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a constre.ção de um posto de Saúde, no Bairro Cohab II, neste município.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_127.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_127.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito_do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de (2) dois banheiros, no Alto do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_128.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_128.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de um Posto de Saúde na Rua Eliza Teixeira de Araújo, localizada no Bairro Santana, neste município.</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_129.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_129.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de uma pracinha na Rua Eliza Teixeira de Araújo, Bairro Jardim 'Sanfana, neste município.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_130.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_130.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado placa de identificação da Rua Joaquim Alfredo Simões, com o CEP. 55642-39, Bairro Cohab 1, neste município.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_131.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_131.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Instalação de monitoramento nos espaços de convivência das escolas da rede municipal, neste município</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_132.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_132.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado construção de uma praça próximo a Igreja Sagrado Coração de Jesus, Bairro Cohab li neste município.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_133.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_133.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Fernando Joaquim da Rocha, Bairro Porta Florada, por trás da Gravatá Net, neste município.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_134.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_134.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Saneamento na Rua Edvaldo Pires da Silva, por trás do Colégio do Caie, Bairro do Caie, neste município.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_135.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_135.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reabertura dos correios no Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_136.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_136.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado A Coleta de Lixo no Sítio Caruá, neste município.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_137.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_137.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a contratação de médico Ortopedista para Unidade de Pronto Atendimento (UPA), neste município.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_138.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_138.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reformar da unidade de saúde do Sítio Limeira, neste município.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_139.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_139.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Travessa Conselheiro Joaquim Alves de Lima, Bairro Novo, neste _x000D_
 município.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_140.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_140.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Padre Manoel Gomes de Brito, Bairro novo, neste município.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_141.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_141.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº . Sr. Prefeito do município, JOSELITO GOMES DA SILVA, e ao Secretário de Infraestrutura, solicitando que, junto ao setor competente, seja providenciado a recuperação da Rua Eurico Valois, Loteamento _x000D_
 Jardim Petrópolis, neste Município, com urgência.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_142.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_142.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, e ao Secretário de Infraestrutura, solicitando que, junto ao setor competente, seja providenciado a revitalização da Praça, localizada no Distrito de São Severino, neste município.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_143.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_143.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a retirada de uma pedra, localizada no meio do Calçamento da Rua Uberlândia no Bairro do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_144.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_144.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a realização urgente da reforma da Cruz do Cruzeiro, neste município."</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_145.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Amara Júlia da Conceição, Distrito de São Severino de Gravatá, neste município.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_145.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_145.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Construção de uma sala para Velório no Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_147.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_147.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Reforma da Ponte de 3 vendas, próximo a Fábrica/Empresa Natural da Vaca, neste município.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_148.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_148.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Pavimentação da Rua Manoel Bezerra de Lima, localizada no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_149.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_149.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Santina Maria da Conceição, Bairro São José, neste município.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_150.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_150.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Francisco Pellanda, Bairro Santa Luzia, neste município.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_151.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_151.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da Primeira Travessa da Rua José Veríssimo, Bairro Boa Vista, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_152.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_152.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da Rua Henrique Fonseca, Bairro Boa Vista, loteamento lsabela, neste _x000D_
 município.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_153.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_153.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Uma Balança medidora de peso no Parque Janelas para o Rio, localizado no antigo matadouro, Bairro Nossa Senhora Aparecida, neste município.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_154.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_154.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES- DA SILVA, solicitando que, junto ao setor competente, seja providenciado Uma Balança medidora de peso no Parque Monsenhor Paulo Cremildo Batista de Oliveira, conhecido como "Parque da Cidade", neste município.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_155.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_155.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado, um projeto de Lei, Programa Médico nas Creches Municipais, neste município.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_156.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_156.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Títulos de Posse aos moradores do Sítio Candeeiro li, Localizado no Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_157.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_157.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Restauração da Academia da Saúde Fernando Bezerra Alexandre, (Fernando dos Fogos) _x000D_
 neste Município.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_158.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_158.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a Pavimentação da Rua Dr. Fernando Figueira, no Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_159.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_159.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação da Rua Pedro Paulino, Distrito de Mandacaru, neste Município.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_160.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_160.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a acessibilidade da Casa da Cultura, atual Museu da Cidade, neste município.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_162.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Euvira Maria de Lima, Bairro Maria Auxiliadora, neste município.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_162.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_162.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a implantação de brinquedos de parquinho infantil na Praça Arão Lins de Andrade, conhecida como Praça do sapo, neste município.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_163.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_163.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a colocação de piçarro e passar a máquina na estrada de Avencas na PE/78 que se _x000D_
 encontra em péssimas condições, localizado na Zona Rural neste município.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/indicacao_164.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/indicacao_164.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Reforma da Escola Municipal de Camocim, localizada no Sítio Camocim, Zona _x000D_
 Rural, neste município.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/indicacao_165.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/indicacao_165.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Implementação de Programa de Conscientização sobre o TEA, neste município.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_166.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_166.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Capacitação de Profissionais da Educação para a Inclusão de Alunos com TEA, _x000D_
 neste município.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_167.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_167.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Turismo, seja providenciado a Instalação de um Termômetro Digital no Alto do Cruzeiro, local turístico de grande importância para o município.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_168.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_168.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº . Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o asfalto da Rua Matheus de Melo, Bairro Centro, á referida rua está localizada logo após a antiga Estação Ferroviária, neste município.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_169.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_169.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de uma lombada elevada em frente a Escola Estadual Devaldo Borges, localizada na Av. Joaquim Didier, neste município.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Cabritinha, Rafael Prequé</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/indicacao_170.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/indicacao_170.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES _x000D_
 DA SILVA, no sentido de elaborar e assinar a Escritura de Doação aos moradores, contemplados com aproximadamente 200 lotes de terras, desafetadas das áreas verdes do LOTEAMENTO RIACHO DO MEL (área verdes 1, li e Ili), neste Município, no Governo do Prefeito Luiz Prequé, conforme disposto na Lei Municipal de Nº 2.341/95, em seu Art. 4°</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_171.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_171.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada o Calçamento da Rua Fiscal José Miguel, Bairro Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_172.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_172.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Criação de Espaços de Lazer e Recreação exclusivo para crianças com Transtorno do Espectro Autista (TEA), neste município.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_173.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_173.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua José Barro Cardoso, Bairro São José, (Maria auxiliadora), neste município.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_174.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_174.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Construção de uma Capela na Rua Rigoberto Campos, Bairro Jardim Santana, conhecido como loteamento Santana, neste município.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Pavimentação da Rua Sempre Viva, localizada no Bairro Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_176.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_176.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a implantação de brinquedos de parquinho infantil na Praça 10, neste município.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_177.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_177.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado serviço mensal de passagem de máquina e piçarro no Sítio Maria lzabel, localizado no Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_178.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_178.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Saneamento Básico na Rua Serafino Manoel de Barros, localizada no Bairro Salgadão, tendo como referência o Salão Ronaldo Cecílio, neste município.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_179.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_179.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Maria da Conceição Nunes, localizada no Bairro Maria Auxiliadora, neste município.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_180.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_180.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a implantação de áreas de espera exclusivas para motocicletas nos semáforos, conhecida como frente segura, neste município.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_181.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_181.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da Rua da Palma, localizada no Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_182.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_182.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reabertura dos correios, localizado no Distrito de Russinhas, neste município.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_183.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_183.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Hermenegildo Paz, no Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_184.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_184.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Ana Maria das Dores, situada no Distrito de Mandacaru.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_185.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_185.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Reforma do Posto Nielson Lucivanio da Silva, PSF da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_186.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_186.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Reforma do Posto Maria Gomes de Araújo, Posto 111, neste município.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_187.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_187.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Obras e Serviços Públicos seja providenciado a manutenção da iluminação Pública na PE/087 nas imediações do Loteamento Riacho do Mel, onde 8 postes encontra-se sem a devida estrutura de iluminação, obs: fotos em anexo, neste município.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Régis, Adeildo do Abacaxi</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_188.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_188.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Reforma da Ponte do Borba, que liga a PE/ 78 na estrada de Avencas. neste município.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_189.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_189.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Monte Carmelo, Bairro Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_190.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_190.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um redutor de velocidade (quebra-molas) na Rua CNS Manuel Rodrigues Alves, rua que dá acesso ao Armazém Veneza, nas proximidades do número 87, Bairro Prado, neste município.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_191.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_191.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da Rua Major josé Pelegrino, localizada no Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_192.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_192.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Antônio, Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_193.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_193.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Reforma do Campo de Treinamento do Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_194.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_194.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Construção de uma Quadra- Poliesportiva, no Distrito de São Severino de Gravatá, neste município.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_195.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_195.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua São Silvestre, localizado no Bairro Volta do Rio, neste município.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_196.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_196.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Vereador Luiz Gonzaga, localizada no Bairro Princesa de Gales, neste município.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_197.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_197.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Avenida Maria Emília Farias Neves, Trecho 1, Bairro Porta Florada, neste Município.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_198.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_198.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado com "Urgência" o Calçamento da Rua Santa Catarina, localizada no loteamento Terceiro Milênio, sentido contrário á Fazenda Sampaio, atravessando a linha próxima a estrada nova do Campo da Cerâmica, neste município.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_199.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_199.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a instalação de um semáforo para pedestre no Cruzamento da Av. 15 de novembro com a Rua Joaquim Souto, próximo ao Hospital, neste município, em caráter de URGÊNCIA.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_200.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_200.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a manutenção da estrada principal do Sítio Campininha, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_201.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_201.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma Lombada Elevada, na Rua Manoel Castor da Rosas, neste município.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_202.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_202.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exm . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Sabrina Maria da Conceição, Bairro São José, (Maria Auxiliadora), neste município.</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_203.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_203.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Saneamento e Calçamento da Rua Macharel Costa Silva, Bairro Alpes Suíça, neste município.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_204.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_204.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Asfalto da Rua Praça Pedro Joaquim de Souza, conhecida como Praça Dez, interligada com a Travessa Chaves, neste município.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao_205.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao_205.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Colocação de Portas nos banheiros do Parque da Cidade Monsenhor Paulo Cremildo Batista de Oliveira, conhecido como Parque da Cidade, neste município.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_206.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_206.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a criação de um Programa Municipal de Capacitação continuada para profissionais de Segurança Pública em atendimentos humanizados as mulheres, visando aprimorar a qualidade do serviço prestado e garantir o respeito aos direitos das vítimas de violência, neste município.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_207.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_207.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Implementação de Programas de Intervenção Precoce para crianças com suspeita ou diagnóstico de Transtorno do Espectro Autista (TEA), neste município.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_208.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_208.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Instalação de Bebedouro de água potável na Praça Padre Joaquim, Cavalcanti (Praça 10), neste município.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_209.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_209.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Instalação de Bebedouro de água potável na Praça Arão Lins de Andrade, (Praça do Sapo), neste município.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_210.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_210.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providencio a colocação de material tipo piçarro na estrada que dá acesso ao sítio Caruá neste município.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_211.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_211.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Elias Constantino de Moura, no Bairro Nossa Senhora _x000D_
 das Graças, neste município</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_212.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_212.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Criação do Selo Municipal "Empresa Amiga da Mulher", com objetivo de reconhecer e incentivar as empresas que adotam práticas de promoção da igualdade de gênero e de combate á discriminação no ambiente de trabalho, neste município.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_213.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_213.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Criação do Programa Municipal de apoio as famílias de Adolescentes com Transtorno do Espectro Autista (TEA), visando oferecer suporte integral e multidisciplinar as famílias, promovendo o bem-estar, a qualidade de vida e a inclusão social dos adolescentes com TEA, neste município.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_214.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_214.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um terreno a fim de agregar as modalidades esportivas radicais com automobilísticos, neste município.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_215.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_215.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma área afim de agregar realizações de encontro de carros de som automotivo, neste município.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_216.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_216.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado passagem de máquina patrol e a aplicação de piçarro na estrada velha de Chã Grande que liga Gravatá ao município de Chã Grande, neste município</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_217.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_217.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Calçamento na Rua Manoel Ribeira Alves, Bairro Porta Florada, após o regional Grill _x000D_
 segunda a esquerda, neste município.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_218.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_218.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma máquina patrol e piçarro, para a recuperação da Rua Júcelia Maria Ferreira, no _x000D_
 Bairro Nossa Senhora da Conceição, neste município.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_219.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_219.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Obras e Serviços Públicos seja providenciado a pavimentação da Rua João Batista Nunes, localizada no Bairro _x000D_
 Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_220.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_220.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Obras e Serviços Públicos e da Secretaria Municipal de Indústria e Comércio seja providenciado a reforma do Terminal Rodoviário da Cidade, com a criação de uma praça anexa espaço, dotada de área de convivência, paisagismo, bancos, arborização, iluminação adequada e acessibilidade, visando proporcionar mais conforto, segurança e dignidade aos usuários do transporte intermunicipal e interestadual, como _x000D_
 subsídio para o projeto de reforma, anexo imagens, neste município.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_221.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_221.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº . Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a criação de uma clínica pediátrica para atendimento especializado às crianças do município, neste município.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_222.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_222.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um Profissional da área de Psicologia para atender as Escolas da Rede Municipal de Ensino, neste município.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_223.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_223.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Construção de Parquinho Infantil na Escola ETI Cônego Eugênio Vila Nova, neste município.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_224.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_224.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Construção de Parquinho Infantil na Escola Manoel Alves da Silva, Zona Rural de Limeira, neste município.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_225.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_225.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a reforma da Pracinha que fica em frente a Nino do Mercadinho no Bairro do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_226.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_226.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na fornia regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da rua Manoel Bezerra de Lima, Bairro Novo, neste município</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_227.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_227.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Damásio de Lima, Loteamento Nossa Senhora da Conceição, neste município</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_228.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_228.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. · Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação da Avenida dos Eucaliptos, Bairro Vota do Rio, neste município.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_229.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_229.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua do Futuro, Bairro Prado, neste município</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_230.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_230.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua lzaura Rosa da Conceição, Bairro Alpes Suiço, neste município</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_231.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_231.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a criação de uma CASA DE REPOUSO (abrigo para moradores de rua).</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_232.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_232.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Um Centro Administrativo da Prefeitura de Gravatá, neste município.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao_233.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao_233.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja implantado na programação do São João, um dia de músicas Cristã, neste município.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_234.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_234.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado "Em Caráter de Urgência" a reforma da Ponte de Três vendas, localizada na zona Rural, neste município.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_235.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_235.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma Construção de uma Creche no Bairro Novo, utilizando preferencialmente no terreno amplo e bem localizado, onde está situada a Escola Municipal Irmã Judith Ferreira Leite, de modo a atender com mais eficiência as comunidades do Bairro.Novo e da Boa Vista, neste município.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_237.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_237.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Obras e Serviços Públicos seja providenciado o Calçamento da Rua Rio Grande do Sul, localizada no Bairro _x000D_
 Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao_243.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao_243.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº . Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado com "Urgência" a criação de um Centro de Tratamento de Diabetes (CTD), neste município.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_244.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_244.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de uma Creche no Bairro Princesa de Gales, neste município.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_247.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_247.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a colocação de piçarro na estrada do Caxito, neste município.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_248.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_248.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a colocação de piçarro na estrada de Brejinho, neste município.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_249.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_249.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Amaro Uns de Andrade, Loteamento Campo de Jordão, neste município.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_253.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_253.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a aquisição de uma Unidade Móvel para coleta de Sangue, neste município.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>Gil Dantas, Rafael Prequé</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_254.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_254.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria Municipal de Saúde no sentido de que seja destinada ao Distrito de Uruçu- Mirim a ambulância, objeto de emenda do Deputado Joaquim Lira, para atendimento da população tão necessitada deste Distrito do município de Gravatá.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_255.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_255.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Pavimentação da Rua Antônio Vieira de Assis, localizada no Bairro Village da _x000D_
 Serra, neste município.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_257.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_257.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da Rua Josefina Maria da Silva, Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_258.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_258.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da Rua São Paulo, localizada no Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_259.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_259.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Felipe Camarão, localizada no Bairro Village da Serra, _x000D_
 neste município.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_260.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_260.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Departamento Nacional de Infraestrutura de Transporte (DNIT), seja providenciada a Sinalização da Perimetral da Avenida Cícero Batista de Oliveira, Sentido Recife/Caruaru, neste município.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/indicacao_261.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/indicacao_261.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao Departamento Nacional de Infraestrutura de Transporte (DNIT), seja providenciada a Sinalização da Perimetral da Avenida Cícero Batista de Oliveira, Sentido Caruaru/ Recife, neste município.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/indicacao_262.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/indicacao_262.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Avenida Maria Emília de Farias Neves, Localizada no Bairro Porta Florada, neste município.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_264.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_264.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Segunda Travessa Santa Verônica, Bairro Jucá, neste município.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_265.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_265.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Terceira Travessa Santa Verônica, Bairro Jucá, neste município.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_266.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_266.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a implantação de um Centro de Tratamento e Acompanhamento, para pessoas dependentes de álcool e outras drogas, neste município.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_267.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_267.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a instalação de lombadas de borracha na Av. Joaquim Didier, seu ponto de referência é que se localiza próxima á praça de alimentação, bem como o Colégio Devaldo Borges, neste município.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_268.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_268.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Manutenção da Ponte situada em frente ao Supermercado Bonanza, neste município.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_269.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_269.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado as portas dos banheiros do Parque da Cidade, neste município.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_270.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_270.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a cobertura da Academia do Parque da Cidade, neste município.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_271.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_271.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Capacitação de servidores responsáveis pela administração de Parques Públicos e _x000D_
 Guardas Municipais para atendimento aqequado a crianças atípicas, neste município.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_272.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_272.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Implantação de Jardins Sensoriais nos Parques Públicos do Município, com foco na _x000D_
 inclusão de crianças com Transtornos do Espectro Autista (TEA), neste município.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2102/indicacao_283.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2102/indicacao_283.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a entrega dos Títulos de Posse das moradias do Loteamento Santana, beneficiando as_x000D_
 famílias residentes e garantindo a efetivação da política pública de regularização fundiária no município.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao_284.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao_284.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a pavimentação da RuaSeverino Francisco da Silva, localizada no Bairro Área Verde, neste _x000D_
 município.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2104/indicacao_285.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2104/indicacao_285.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciada a colocação de Portal de Boas Vindas, na Praça Arão Lins, neste município.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao_286.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao_286.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um aparelho de Ultrassonografiapara o Posto 1, neste município.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2106/indicacao_287.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2106/indicacao_287.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a contratação de uma Psicopedagoga para atuar no CIG, Centro Integrado de Gravatá neste município.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_288.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_288.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a contratação de uma profissional Fonoaudióloga para atuar no CIG, Centro Integrado de Gravatá neste município.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_289.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_289.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um campo Society no Parque Monsenhor Paulo Cremildo Batista de Oliveira (Parque da Cidade), neste município.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_290.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_290.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o calçamento da Rua Acácia, localizada no loteamento Santana, neste município.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_291.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_291.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado implantações de quebramolas, na Rua Desembargador Pedro Martiniano Uns, nas _x000D_
 proximidades do estabelecimento Caldinho da Serra, neste município.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2111/indicacao_292.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2111/indicacao_292.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado piçarro e passagem da máquina na estrada do Sítio Esquerdo, Zona Rural, neste _x000D_
 município.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao_293.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao_293.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Passar a máquina e piçarrar da BR 232 até o sítio Floresta, Zona Rural, neste município.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2113/indicacao_294.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2113/indicacao_294.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Um Posto Volante para Comunidade da Suíça Brasileira, neste município.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2114/indicacao_295.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2114/indicacao_295.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Reajuste Salarial para os funcionários do Cemitério Santo Amaro, neste município.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao_296.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao_296.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a desapropriação dos imóveis de nº39 e 79 que se encontram entre a Rua Hilda Gonzáles e a Rua da Paz, neste município</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2116/indicacao_297.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2116/indicacao_297.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº . Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Asfalto da Rua Dom Pedro II, Bairro Centro, neste município.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_298.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_298.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado em "Caráter de Urgência" a Manutenção de toda instalação elétrica do Açougue Público de Gravatá, neste município.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_299.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_299.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um Educador Físico ou Professor de Educação Física especializado em Geriatria, para o Distrito de Uruçu-Mirim, neste município.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_300.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_300.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma revisão das placas indicativas de nomes das vias públicas na Zona Urbana, neste município.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_301.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_301.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um Agente Comunitário de Saúde para atender a Comunidade do Manibu, neste município.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2121/indicacao_302.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2121/indicacao_302.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Doutor José da Silva Rios, localizada no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2122/indicacao_303.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2122/indicacao_303.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Pastor João Cunha, localizada no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2123/indicacao_304.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2123/indicacao_304.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Uma Construção de uma praça pública no Loteamento Luziana I- Gravatá, com área disponível localizada de esquina com as seguintes ruas, Paulo Ramos da Silva, e Rua Carlos Antônio Elói dos Santos, neste município.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_305.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_305.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Secretaria de Saúde, seja providenciado Fardamentos Padronizados para todos os servidores que atuam na Unidade _x000D_
 de Pronto Atendimento - UPA e no Hospital Municipal de Gravatá, neste município.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_306.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_306.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação da Rua Eugenio Cardoso da Fonte Bairro Nossa Senhora das Graças, Rua do antigo Coatá Clube, neste município.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_307.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_307.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providencio a colocação de material tipo piçarro na estrada que dá acesso ao Sítio Cajá, _x000D_
 neste município.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2127/indicacao_308.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2127/indicacao_308.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Vereador Valdeci Lourenço, localizada no Bairro Boa Vista, neste município.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2128/indicacao_309.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2128/indicacao_309.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto aosetor competente, seja providenciado a Segunda etapa da entrega dos Títulos de Posse das moradias do Loteamento Porta Florada, dando continuidade ao processo de regularização Fundiária já iniciando na localidade, neste município.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a ampliação de Quebra-Molas, na Rua Jurandir Correia de Melo Próximo a Escola do Pinóquio, neste município.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao_311.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao_311.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Otaviano Antônio do Nascimento, Localizada no Loteamento Maria Auxiliadora, por trás do Cras, neste município.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2131/indicacao_312.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2131/indicacao_312.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Filomena Rosena da Conceição, localizada no Bairro Cruzeiro, _x000D_
 neste município.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2132/indicacao_313.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2132/indicacao_313.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Antônia Leopoldina, localizada no Bairro Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_314.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_314.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a colocação de piçarro e passar a máquina na entrada do Sítio Caruá, localizado na Zona Rural, neste município.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_315.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_315.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto aosetor competente, seja providenciado a Pavimentação asfáltica da Rua 21 de Abril, Bairro Centro, neste município.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_316.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_316.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº . Sr. Prefeito do município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado um Programa de Saúde Bucal nas Escolas da Rede Pública Municipal de Ensino e dá outras providências, neste município.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_317.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_317.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto a Governadora do Estado De Pernambuco a Sr. RAQUEL L YRA e a Secretaria de Defesa Social, seja providenciado a Retomada do funcionamento do plantão 24 horas, da Delegacia de polícia Civil do Município de Gravatá.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_318.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_318.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº . Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Três (3) Coletores de lixos na Rua José Candido do Amaral, localizada por trás do muro do Cemitério, neste município.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_319.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_319.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua José Candido do Amaral, localizada por trás do muro do Cemitério, neste município.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2139/indicacao_320.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2139/indicacao_320.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a colocação de dois quebramolas, na rua Conselheiro Manoel Rodrigues Alves, Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2140/indicacao_321.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2140/indicacao_321.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a entrega dos Títulos de Posse aos moradores do Bairro Princesa de Gales, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_322.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_322.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitandoque, junto ao setor competente, seja providenciado a conclusão do Calçamento da Rua Padre Augusto Soares, sentido á Ré do _x000D_
 Capim, neste município.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2142/indicacao_323.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2142/indicacao_323.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação da Rua Maria José dos Santos, localizada no Bairro do Prado _x000D_
 neste município.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2143/indicacao_324.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2143/indicacao_324.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma construção de uma quadra de basquete no Parque da Cidade Monsenhor Paulo Cremildo Batista de Oliveira, neste município.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2144/indicacao_325.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2144/indicacao_325.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja incluído no projeto da reforma do Alto do Cruzeiro, a instalação de um Relógio Digital no Mirante do Cristo, neste município.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_326.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_326.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Manutenção em Terraplanagem da estrada do sítio Candieiro li, Localizada no Distrito de Mandacaru, neste município.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_327.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_327.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a entrega dos Títulos de Posse aos moradores do Loteamento lsabela, neste município.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_328.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_328.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação em paralelepípedo na Rua Delmiro Inácio Melo, localizada no Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_329.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_329.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a pavimentação em paralelepípedo na Rua Ceei Assunção, localizada no Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_330.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_330.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a inclusão do Distrito de Mandacaru no programa de saneamento proposto pelo Estado de Pernambuco, neste município.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_331.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_331.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a inclusão do Distrito de Uruçu-Mirim no programa de saneamento proposto pelo Estado de Pernambuco, neste município.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2151/indicacao_332.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2151/indicacao_332.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da RUA Engenheiro José Soares da Silva, localizada no Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_333.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_333.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calcamento da Rua Antônio Siqueira Campos, localizada no Bairro Nossa Senhora das Graças, neste município.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_334.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_334.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental,se aprovada, seja encaminhado · ofício ao Exmº. Sr. Prefeito doMunicípio, JOSELITO GOMES DA SILVA, solicitando que, junto aosetor competente, seja providenciado o Calçamento da Rua MariaJúlia Cavalcanti da Cruz, localizada no Bairro Cruzeiro, neste_x000D_
 município.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_335.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_335.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a instalação de uma Delegacia da Mulher, neste município.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_336.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_336.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a construção de uma praça no final da rua Afonso pena, Bairro do Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_337.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_337.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado uma Passagem Molhada no Assentamento Clíper, localizado no Distrito de Ruinha, neste município.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2157/indicacao_338.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2157/indicacao_338.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Marcos Antônio Gomes dos Santos, Bairro Salgadão, neste município.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_340.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_340.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento e Saneamento da Rua Fiscal Manoel Gomes da Silva, localizada no Bairro Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_341.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_341.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado a Pavimentação da Rua Oscar José dos Santos, Bairro do Prado, neste município.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_342.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_342.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Reparo do esgoto a céu aberto localizado na Avenida Dantas Barreto esquina com o Armazém Ferreira, neste município.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_343.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_343.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido o Plenário na forma regimental, se aprovado seja encaminhado ofício ao Exmº. Sr. Prefeito doMunicípio, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Calçamento e Saneamento da Rua José do Patrocinio, localizada no Bairro Cruzeiro, neste município.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_344.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_344.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado Um Relógio com medidor de Hora e Temperatura Térmica, na Praça Rodolfo de Moraes, localizada no Cento da Cidade, neste município.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_345.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_345.pdf</t>
   </si>
   <si>
     <t>Indico a Mesa, ouvido Plenário na forma regimental, se aprovada, seja encaminhado ofício ao Exmº. Sr. Prefeito do Município, JOSELITO GOMES DA SILVA, solicitando que, junto ao setor competente, seja providenciado o Calçamento da Rua Maria Emília, localizada no Bairro Novo, neste município.</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/requerimento_004.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/requerimento_004.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, em caráter de urgência, solicitar ao Chefe do Executivo o Sr. JOSELITO GOMES DA SILVA, Prefeito constitucional do Município de Gravatá, no sentido de cumprir, assegurar e viabilizar o TRANSPORTE UNIYERSÁRIO GRATUITO, para os estudantes que fazem seu curso universitário nas cidades de Caruaru e Vitoria de Santo Antão, o qual está determinado no Art.13, dos Atos das Dispos,ições Transitórias, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/requerimento_005.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/requerimento_005.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, em caráter de urgência, solicitar ao Chefe do Executivo o Sr. JOSELITO GOMES DA SILVA, Prefeito constitucional do Município de Gravatá, no sentido que seja realizada a CRIAÇÃO DO ESPAÇO DO FREVO.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/requerimento_006.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/requerimento_006.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao Sr. JOSÉ ALÉRCIO DE FARIAS, como "CABRITINHA" pela passagem do seu aniversário no dia 11 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1910/requerimento_007.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1910/requerimento_007.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Sr. DORGIVAL JOSÉ DA SILVA como "DORGI" ocorrido no dia 21 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/requerimento_008.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/requerimento_008.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento da Sra. OLGA SUELI LIMA DE ARAÚJO, ocorrido no dia 24 de janeiro de 2025.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_009.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_009.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, ao Sr. Pr. GUSTAVO DINIZ, da Igreja Reino.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1913/requerimento_010.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1913/requerimento_010.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, solicitar ao Chefe do Executivo o Exmo. JOSELITO GOMES DA SILVA, Prefeito do Município de Gravatá, solicitando a IMPLANTAÇÃO DO PROJETO ANIMAIS NA TERAPIA: para o tratamento de crianças com Transtorno do Espectro Autista (TEA), neste de Gravatá.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/requerimento_011.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/requerimento_011.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, para os Guardas Municipais de Gravatá /PE. Que vem desempenhando um excelente trabalho em nossa cidade.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/requerimento_013.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/requerimento_013.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Sr° LUIZ PREQUÉ ALVES DE OLIVEIRA, ocorrido no dia 26 fevereiro de 2025.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/requerimento_014.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/requerimento_014.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, ao Rvmo. Monsenhor JOSIVALDO JOSÉ BEZERRA, por sua nomeação, pelo Papa Francisco, ocorrida em 08 de novembro de 2024, bem como, por sua posse como Bispo Auxiliar da Arquidiocese de Olinda e Recife, no dia 06 do mês de janeiro do decorrente ano.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_015.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_015.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao SR. ADEILSON JOSÉ BENTO, conhecido como "ADEILDO DO ABACAXI" pela passagem do seu aniversário no dia 21 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_016.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_016.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, ao Artista, Cantor e Compositor Gravataense, Marcos de Lima, Compositor da música "GRAVATÁ MEU XODÓ"</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_017.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_017.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao SR. JOSÉ CARLOS DA SILVA FILHO, conhecido como "NITINHO CORTES BARBEARIA" pela passagem do seu aniversário no dia 05 de março de 2025.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_018.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_018.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao SR. LEONARDO JOSÉ DA SILVA, conhecido como "LÉO DO AR" pela passagem do seu aniversário no dia 28 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_019.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_019.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabaihos legislativos VOTO DE PARABÉNS, ao SR. JIDEALDO MANOEL DANTAS, conhecido como "GIL DANTAS DE URUÇU" pela passagem do seu aniversário no dia 18 de março de 2025.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>Cabritinha, Antonio da Limeira, Léo do Ar, Rafael Prequé, Silmara Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_020.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_020.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Sr° RUBENS SOARES DE ANDRADE, conhecido como "RUBINHO ANDRADE" ocorrido no dia 12 março de 2025.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_021.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_021.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas formalidades regimentais, que seja aprovado uma MOÇÃO DE REPÚDIO a Prefeitura Municipal de Gravatá, pela Falta de Conclusão da Reforma do Estádio José Salgado da Silva, conhecido como "Salgadão", localizado no bairro de mesmo nome, nesta cidade.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_022.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_022.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas formalidades regimentais, que seja aprovado uma MOÇÃO DE REPÚDIO a Prefeitura Municipal de Gravatá, pela Falta de Conclusão Revitalização e Requalificação da "Escadaria da Felicidade", localizada no Alto do Cruzeiro. _x000D_
 _x000D_
 Da decisão desta Casa, bem como do inteiro teor dessa proposição, dê-se conhecimento ao Exmo. Sr. JOSELITO GOMES DA SILVA, Prefeito do Município de Gravatá, na Rua Tenente Cleto Campeio, nº 268, Centro - CEP: 55.641-000.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1925/requerimento_026.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1925/requerimento_026.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, ao Sr. CAIO VINÍCIUS SOARES DA MOTA SANTOS, assessor da Vereadora Ninha professora, por sua diplomação e prestação de juramento na OAB/PE, tornando-se mais um advogado dos quadros da Advocacia Nacional._x000D_
 _x000D_
 Da decisão dessa Casa, dar conhecimento ao Sr. Caio Vinício Soares da Mota Santos, advogado e assessor desta Casa Legislativa, no endereço do gabinete da vereadora Ninha Professora no Anexo I da Câmara Municipal de Gravatá-PE.</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_027.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_027.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, ao Sr. MÁRVIO TIBÚRCIO SANTOS, ilustre dançarino e coreógrafo, em reconhecimento ao seu brilhante trabalho á frente das aulas de dança para idosos, promovidas pela secretaria de Ação Social.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>Cabritinha, Antonio da Limeira</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1927/requerimento_028.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1927/requerimento_028.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento da Sra MARIA DAS DORES DE BRITO, conhecida como "DASDORES DO SERC", ocorrido no dia 01 de abril de 2025.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/requerimento_029.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/requerimento_029.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Sr°, ANTÔNIO JOAQUIM DE MEDEIROS conhecido como "ANTÔNIO DA OPÇÃO".</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_030.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_030.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Sr. JOSÉ FLÁVIO BEZERRA, ocorrido no dia 12 de qbril de 2025.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/requerimento_031.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/requerimento_031.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, a SRª. MARCELA MARIA DA SILVA, pela passagem do seu aniversário no dia 22 de abril de 2025.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_032.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_032.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, a SRª. MARIA JOSÉ VILAR PONTES, conhecida como "MARIA VILAR", pela passagem do seu aniversário no dia 22 de abril de 2025.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/requerimento_033.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/requerimento_033.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao EX- VEREADOR SRº. EDVALDO TRAJANO DA SILVA, conhecido como "NENÉM DE URUÇU", pela passagem do seu aniversário.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/requerimento_034.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/requerimento_034.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, que seja implantado o "LABORATÓRIO ITINERANTE" no nosso município.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento_035.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento_035.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos ao Exmo, Sr JOSELITO GOMES DA SILVA, Prefeito constitucional do Município de Gravatá, no sentido de que oriente todos os servidores municipais - incluindo Secretários, _x000D_
 Secretários Executivos, Diretores, Chefes e demais cargos - de que Vereadores e Funcionários Públicos podem sim ser filmado e devem prestar contas a qualquer fiscalização. Ressalta-se que o direito de gravar servidores públicos no exercício de suas funções está amparado por princípios constitucionais e por entendimentos iurídicos consolidados.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_036.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_036.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, ao Sr. BOMBEIROS CIVIS, pelos relevantes serviços prestados durante a festa de rua, na Semana Santa em Gravatá, neste ano de 2025.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
     <t>Régis, Tadeuzinho</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/requerimento_039.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/requerimento_039.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Sr. JOACI ANTÔNIO ZEFERINO, ocorrido no dia 12 de maio de 2025.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/requerimento_040.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/requerimento_040.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, a _x000D_
 SR. ROBSON DENNIS DA SILVA, conhecido como "ROBSOM MOTO", pela passagem do seu aniversário no dia 16 de maio de 2025.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_042.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_042.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, ao Gravataense, Escritor e Autor de diversas obras, o Sr GERALDO FERRAZ DE SÁ TORRES FILHO, membro da Academia de Letras e Artes de Gravatá, por sua destacada contribuição á cultura á educação e á preservação da memória história de nosso município.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>Rafael Prequé, Aldo la Massa, Ninha Professora, Silmara Enfermeira</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_043.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_043.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, SOLICITAÇÃO DE INSPEÇÃO TÉCNICA NAS NOVAS AMBULÂNCIAS DO MUNICÍPIO DE GRAVATÁ.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_044.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_044.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, SOLICITAÇÃO DE ATIVAÇÃO DO CONSELHO MUNICIPAL DE POLITÍCA SOBRE DROGAS COMUPD - DECRETO 072/2021.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_045.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_045.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos ao Exmo, Sr JOSELITO GOMES DA SILVA, Prefeito do Município de Gravatá, solicitando que seja implantado um Projeto de Lei dando aos Artistas Plástico, Cultura, Artesão, que sejam isentos de tributos, sendo Taxas de notas Fiscais, Taxa de Licença para Funcionamento (TLL) e os demais.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento_046.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento_046.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, solicitar ao Chefe do Executivo o Sr. JOSELITO GOMES DA SILVA, a implantação DO PROJETO DE LEI QUE "INSTITUI, NO ÂMBITO DO MUNICÍPIO DE GRAVATÁ-PE, A SALA LILÁS NO HOSPITAL MUNICIPAL PAULO DA VEIGA PESSOA, DESTINADA AO ATENDIMENTO HUMANIZADO DE MULHERES VÍTIMAS OU EM SITUAÇÃO DE VIOLÊNCIA, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_047.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_047.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, solicitar ao Chefe do Executivo o Sr. JOSELITO GOMES DA SILVA, a implantação DO PROJETO DE LEI QUE "INSTITUI O FUNDO MUNICIPAL DE TURISMO - FUMTUR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_056.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_056.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário e cumpridas formalidades regimentais, que seja aprovado uma Moção de Repúdio a Prefeitura Municipal de Gravatá, contra o Prefeito do Município de Gravatá, Sr. Joselito Gomes, e contra a Secretária de Obras, Sra. Viviane Facundes, pelos reiterados atos de desrespeito e desconsideração ao Poder Legislativo Municipal e aos Deputados Federais e Estaduais que contribuem efetivamente com o desenvolvimento da nossa cidade.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_057.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_057.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao Sr. ANTONIO OTAVIO DO NASCIMEENTO, como "IRMÃO ANTONIO DA LIMEIRA" pela passagem do seu aniversário no dia 12 de junho de 2025.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_058.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_058.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao Sr. ALDO JOSÉ DA SILVA, como "ALDO LA MASSA" pela passagem do seu aniversário no dia 18 de julho de 2025.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>Cabritinha, Léo do Ar</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/requerimento_059.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/requerimento_059.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao Sr. WERVESON LEANDRO DE ARAÚJO, como "LEANDRO DO TRANSPORTE" pela passagem do seu aniversário no dia 22 de julho de 2025.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_061.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_061.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao Dr. ANTÔNIO CÂNDIDO BARBOSA JÚNIOR, pela passagem do seu aniversário no dia 25 de julho de 2025.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/requerimento_063.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/requerimento_063.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao Sr. TIAGO ALVES DE LIMA NASCIMENTO, pela passagem do seu aniversário no dia 28 de julho de 2025.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/requerimento_064.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/requerimento_064.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, a Sr'. IRANICE BATISTA DE LIMA, conhecida como "NINHA PROFESSORA" pela passagem do seu aniversário no dia 07 de agosto de 2025.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>Léo do Ar, Aldo la Massa, Robson Motos</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_069.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_069.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, ao Sr. RAFAEL LUIZ PREQUÉ MOURA DE OLIVEIRA, conhecido como "RAFAEL PREQUÉ" pela passagem do seu aniversário no dia 24 de agosto de 2025.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_070.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_070.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Srª. GIRLEIDE GOMES DE SOUZA ocorrido no dia 08 de agosto de 2025.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/requerimento_071.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/requerimento_071.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS a PRIMEIRA IGREJA BATISTA EM GRAVATÁ, pelos seus 120 anos de fundação.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_072.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_072.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, ao Pr. LEONARDO DA 1 ªIGREJA BATISTA DE GRAVATÁ-PE, pelo brilhante trabalho realizado entre os dias 20,23 e 24 de agosto do corrente ano alusivo _x000D_
 aos 120 anos da Igreja.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_073.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_073.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, a SRº. CLEBSON AMSTERDAN, pela passagem do seu aniversário no dia 09 de setembro de 2025.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/requerimento_074.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/requerimento_074.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do srª. MARIA JOSÉ DA SILVA FERREIRA, ocorrido no dia 25 de agosto de 2025, no Hospital Mestre Vitalino em Caruaru.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/requerimento_075.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/requerimento_075.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento do Sr. RUSSELL MARION NELSON, presidente da A IGREJA DE JESUS CRISTO DOS SANTOS DOS ÚLTIMOS DIAS, falecido no dia 27 DE SETEMBRO DE 2025, em SAL T LAKE CITY, UTAH, ESTADOS UNIDOS DA AMÉRICA.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_076.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_076.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos solicitando que seja enviada, a título de informação e fiscalização, correspondência ao Exmo. Sr. Joselito Gomes da Silva, Prefeito Constitucional do Município de Gravatá, e à o Srº . Marllon Vinícius de Lima Barbosa, Secretário Municipal de Turismo, Cultura, Esportes e Lazer, Solicitação de CÓPIAS INTEGRAIS de toda a  documentação referente à prestação de contas da concessão pública realizada nas festividades do São João 2025, tanto no pátio principal quanto em _x000D_
 todos os polos de animação do evento, conforme segue:</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_077.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_077.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, solicitando ao Poder Executivo Municipal, um Projeto de Lei que "Institui o Programa Janela Inclusiva de Interação e Inclusão de Crianças e Adolescentes com Transtorno do Espectro Autista (TEA), nos parques públicos, no Município de Gravatá-PE", cuja copia em anexo:</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_078.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_078.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE APLAUSO, a POLÍCIA MILITAR DO ESTADO DE PERNAMBUCO pela formação de 2.299 NOVOS POLICIAIS MILITARES, que agora passam a integrar as fileiras da_x000D_
  corporação, reforçando o compromisso de servir e proteger a sociedade pernambucana.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_079.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_079.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, a SRº. CAIO VINICIUS, Acessar da Vereadora: Ninha Professora, pela passagem do seu aniversário no dia 08 de outubro de 2025.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2096/requerimento_080.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2096/requerimento_080.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, solicitando ao Poder Executivo Municipal, Um Projeto de Lei, para ISTALÇÃO DE UMA USINA SOLAR, para diminuir custo para o nosso município.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2097/requerimento_081.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2097/requerimento_081.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PESAR, pelo falecimento da Sr. JOÃO VILELA LINS, ocorrido no dia 15 de outubro 2025.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento_082.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento_082.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, a SRº. EDUARDO FREITA SALES, , conhecido como "CASAPA" pela passagem do seu aniversário no dia 23, de outubro de 2025.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos VOTO DE PARABÉNS, a SRº. REGINALDO PEREIRA DA SILVA, conhecido como "REGIS DA COMPESA" pela passagem do seu aniversário no dia 26, de outubro de 2025.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_084.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_084.pdf</t>
   </si>
   <si>
     <t>Requeiro á Mesa, ouvido o Plenário na forma regimental, se aprovado, que seja enviada, a título de informação e fiscalização, correspondência ao Exmo. Sr. Joselito Gomes da Silva, Prefeito Constitucional do Município de Gravatá, e ao Sr. Marllon Vinícius de Lima Barbosa, Secretário Municipal de Turismo,. Cultura, Esportes e Lazer, Solicitação de CÓPIAS IMPRESSAS INTEGRAIS de toda a documentação referente ao Programa Bolsa Atleta Municipal, Eventos Esportivos no Município, Programa "Gravatá, Seu Verão Também é Aqui e sobre Outras Ações de Incentivo ao Esporte implementadas no Município, conforme relação abaixo discriminada:</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_085.pdf</t>
+    <t>http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_085.pdf</t>
   </si>
   <si>
     <t>Requeiro à Mesa, ouvido o Plenário na forma regimental, se aprovado, seja consignado na ata dos nossos trabalhos legislativos, solicitando ao Excelentíssimo Senhor Prefeito Municipal de Gravatá que determine às Secretarias e Órgãos competentes ( como Secretaria de Desenvolvimento Econômico, Secretaria de Assistência Social, Secretaria de Educação, Secretaria de Saúde, etc.), em parceria com o Conselho Municipal dos Direitos _x000D_
 da Pessoa com Deficiência, a elaboração e implementação de um Programa Municipal de Certificação "Cidade Inclusiva". Ao reconhecer publicamente essas iniciativas, o município de Gravatá reforça seu compromisso com a LBI e a construção de uma sociedade mais justa e igualitária. A certificação trará benefícios para as pessoas com deficiência, que terão mais opções de locais acessíveis e inclusivas, para os estabelecimentos, que verão sua imagem valorizada e poderão atrair um público maior, e para o município como um todo, que se consolidará como uma referência...</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
@@ -4686,67 +4686,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2102/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2104/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2106/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2111/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2113/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2114/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2116/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2121/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2122/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2123/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2127/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2128/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2131/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2132/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2139/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2140/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2142/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2143/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2144/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2151/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2157/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1910/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1913/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1925/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1927/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2096/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2097/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_085.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1801/indicacao_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1802/indicacao_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1803/indicacao_003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1804/indicacao_004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1805/indicacao_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1806/indicacao_006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1807/indicacao_007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1808/indicacao_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1809/indicacao_009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1810/indicacao_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1812/indicacao_011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1813/indicacao_012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1814/indicacao_013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1815/indicacao_014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1816/indicacao_015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1817/indicacao_016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1818/indicacao_017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1819/indicacao_018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1820/indicacao_019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1821/indicacao_020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1822/indicacao_021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1823/indicacao_022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1824/indicacao_023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1825/indicacao_024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1826/indicacao_025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1827/indicacao_026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1828/indicacao_027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1829/indicacao_028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1830/indicacao_029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1832/indicacao_031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1833/indicacao_032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1834/indicacao_033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1835/indicacao_034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1836/indicacao_035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1837/indicacao_036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1838/indicacao_037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1839/indicacao_038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1840/indicacao_039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1841/indicacao_040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1842/indicacao_041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1843/indicacao_042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1844/indicacao_043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1845/indicacao_044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1846/indicacao_045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1847/indicacao_046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1848/indicacao_047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1849/indicacao_048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1850/indicacao_049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1851/indicacao_050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1852/indicacao_051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1853/indicacao_052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1854/indicacao_053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1855/indicacao_054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1856/indicacao_055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1857/indicacao_056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1858/indicacao_058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1859/indicacao_059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1860/indicacao_060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1861/indicacao_061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1862/indicacao_062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1863/indicacao_063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1864/indicacao_064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1865/indicacao_065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1866/indicacao_066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1867/indicacao_067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1868/indicacao_068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1869/indicacao_069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1870/indicacao_070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1871/indicacao_071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1872/indicacao_072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1873/indicacao_073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1874/indicacao_074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1875/indicacao_075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1876/indicacao_076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1877/indicacao_077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1878/indicacao_078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1879/indicacao_079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1880/indicacao_081.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1881/indicacao_100.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1882/indicacao_101.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1883/indicacao_102.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1884/indicacao_103.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1885/indicacao_104.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1886/indicacao_105.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1887/indicacao_106.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1888/indicacao_107.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1889/indicacao_108.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1890/indicacao_109.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1891/indicacao_110.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1892/indicacao_111.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1893/indicacao_112.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1894/indicacao_113.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1895/indicacao_114.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1896/indicacao_115.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1897/indicacao_116.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1898/indicacao_117.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1899/indicacao_118.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1900/indicacao_119.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1901/indicacao_120.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1902/indicacao_121.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1903/indicacao_122.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1904/indicacao_123.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1905/indicacao_124.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1906/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1938/indicacao_126.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1939/indicacao_127.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1940/indicacao_128.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1941/indicacao_129.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1942/indicacao_130.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1943/indicacao_131.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1944/indicacao_132.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1945/indicacao_133.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1946/indicacao_134.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1947/indicacao_135.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1948/indicacao_136.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1949/indicacao_137.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1950/indicacao_138.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1951/indicacao_139.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1952/indicacao_140.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1953/indicacao_141.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1954/indicacao_142.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1955/indicacao_143.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1956/indicacao_144.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1957/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1958/indicacao_145.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1959/indicacao_147.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1960/indicacao_148.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1961/indicacao_149.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1962/indicacao_150.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1963/indicacao_151.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1964/indicacao_152.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1965/indicacao_153.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1966/indicacao_154.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1967/indicacao_155.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1968/indicacao_156.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1969/indicacao_157.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1970/indicacao_158.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1971/indicacao_159.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1972/indicacao_160.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1973/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1974/indicacao_162.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1975/indicacao_163.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1976/indicacao_164.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1977/indicacao_165.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1978/indicacao_166.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1985/indicacao_167.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1986/indicacao_168.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1987/indicacao_169.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1988/indicacao_170.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1989/indicacao_171.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1990/indicacao_172.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1991/indicacao_173.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1992/indicacao_174.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1994/indicacao_176.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1995/indicacao_177.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1996/indicacao_178.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1997/indicacao_179.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1998/indicacao_180.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1999/indicacao_181.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2000/indicacao_182.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2001/indicacao_183.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2002/indicacao_184.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2003/indicacao_185.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2004/indicacao_186.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2005/indicacao_187.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2006/indicacao_188.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2007/indicacao_189.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2008/indicacao_190.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2009/indicacao_191.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2010/indicacao_192.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2011/indicacao_193.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2012/indicacao_194.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2013/indicacao_195.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2014/indicacao_196.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2015/indicacao_197.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2016/indicacao_198.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2017/indicacao_199.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2018/indicacao_200.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2019/indicacao_201.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2020/indicacao_202.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2021/indicacao_203.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2022/indicacao_204.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2023/indicacao_205.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2024/indicacao_206.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2025/indicacao_207.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2026/indicacao_208.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2027/indicacao_209.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2035/indicacao_210.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2036/indicacao_211.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2037/indicacao_212.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2038/indicacao_213.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2039/indicacao_214.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2040/indicacao_215.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2041/indicacao_216.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2042/indicacao_217.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2043/indicacao_218.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2044/indicacao_219.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2045/indicacao_220.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2046/indicacao_221.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2047/indicacao_222.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2048/indicacao_223.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2049/indicacao_224.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2050/indicacao_225.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2051/indicacao_226.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2052/indicacao_227.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2053/indicacao_228.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2054/indicacao_229.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2055/indicacao_230.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2056/indicacao_231.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2057/indicacao_232.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2058/indicacao_233.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2059/indicacao_234.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2060/indicacao_235.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2061/indicacao_237.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2062/indicacao_243.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2063/indicacao_244.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2064/indicacao_247.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2065/indicacao_248.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2066/indicacao_249.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2067/indicacao_253.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2068/indicacao_254.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2069/indicacao_255.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2070/indicacao_257.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2071/indicacao_258.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2072/indicacao_259.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2073/indicacao_260.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2074/indicacao_261.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2075/indicacao_262.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2076/indicacao_264.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2077/indicacao_265.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2078/indicacao_266.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2079/indicacao_267.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2080/indicacao_268.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2081/indicacao_269.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2082/indicacao_270.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2083/indicacao_271.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2084/indicacao_272.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2102/indicacao_283.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2103/indicacao_284.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2104/indicacao_285.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2105/indicacao_286.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2106/indicacao_287.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2107/indicacao_288.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2108/indicacao_289.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2109/indicacao_290.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2110/indicacao_291.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2111/indicacao_292.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2112/indicacao_293.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2113/indicacao_294.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2114/indicacao_295.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2115/indicacao_296.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2116/indicacao_297.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2117/indicacao_298.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2118/indicacao_299.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2119/indicacao_300.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2120/indicacao_301.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2121/indicacao_302.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2122/indicacao_303.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2123/indicacao_304.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2124/indicacao_305.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2125/indicacao_306.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2126/indicacao_307.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2127/indicacao_308.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2128/indicacao_309.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2130/indicacao_311.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2131/indicacao_312.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2132/indicacao_313.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2133/indicacao_314.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2134/indicacao_315.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2135/indicacao_316.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2136/indicacao_317.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2137/indicacao_318.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2138/indicacao_319.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2139/indicacao_320.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2140/indicacao_321.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2141/indicacao_322.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2142/indicacao_323.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2143/indicacao_324.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2144/indicacao_325.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2145/indicacao_326.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2146/indicacao_327.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2147/indicacao_328.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2148/indicacao_329.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2149/indicacao_330.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2150/indicacao_331.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2151/indicacao_332.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2152/indicacao_333.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2153/indicacao_334.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2154/indicacao_335.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2155/indicacao_336.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2156/indicacao_337.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2157/indicacao_338.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2158/indicacao_340.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2159/indicacao_341.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2160/indicacao_342.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2161/indicacao_343.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2162/indicacao_344.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2163/indicacao_345.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1907/requerimento_004.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1908/requerimento_005.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1909/requerimento_006.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1910/requerimento_007.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1911/requerimento_008.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1912/requerimento_009.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1913/requerimento_010.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1914/requerimento_011.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1915/requerimento_013.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1916/requerimento_014.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1917/requerimento_015.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1918/requerimento_016.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1919/requerimento_017.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1920/requerimento_018.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1921/requerimento_019.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1922/requerimento_020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1923/requerimento_021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1924/requerimento_022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1925/requerimento_026.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1926/requerimento_027.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1927/requerimento_028.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1928/requerimento_029.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1929/requerimento_030.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1930/requerimento_031.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1933/requerimento_032.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1931/requerimento_033.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1932/requerimento_034.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1934/requerimento_035.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1935/requerimento_036.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1936/requerimento_039.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1937/requerimento_040.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1979/requerimento_042.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1980/requerimento_043.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1981/requerimento_044.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1982/requerimento_045.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1983/requerimento_046.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/1984/requerimento_047.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2028/requerimento_056.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2029/requerimento_057.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2030/requerimento_058.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2031/requerimento_059.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2032/requerimento_061.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2033/requerimento_063.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2034/requerimento_064.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2085/requerimento_069.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2086/requerimento_070.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2087/requerimento_071.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2088/requerimento_072.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2089/requerimento_073.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2090/requerimento_074.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2091/requerimento_075.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2092/requerimento_076.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2093/requerimento_077.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2094/requerimento_078.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2095/requerimento_079.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2096/requerimento_080.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2097/requerimento_081.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2098/requerimento_082.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2100/requerimento_084.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.gravata.pe.leg.br/media/sapl/public/materialegislativa/2025/2101/requerimento_085.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H363"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="91.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="90.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>